--- v2 (2026-03-26)
+++ v3 (2026-05-14)
@@ -10,227 +10,284 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1360" uniqueCount="601">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2352" uniqueCount="1062">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>2486</t>
   </si>
   <si>
     <t>2026</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária - Legislativo</t>
   </si>
   <si>
     <t>Thiago de Araújo Silva (Thiago Cassimiro)</t>
   </si>
   <si>
+    <t>http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2486/projeto_de_lei_do_legislativo_no_01_-_2026_despacho.pdf</t>
+  </si>
+  <si>
+    <t>Denomina de FRANCISCO SABINO SOBRINHO, a Rua Projetada “F” localizada no loteamento Bosque das Mangueiras II, no Bairro de Santa Luzia, neste município e da outras providências</t>
+  </si>
+  <si>
+    <t>2512</t>
+  </si>
+  <si>
+    <t>2</t>
+  </si>
+  <si>
+    <t>Giliard Faustino da Silva (Giliard Faustino)</t>
+  </si>
+  <si>
+    <t>http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2512/projeto_de_lei_no_02_-_2026_legislativo.pdf</t>
+  </si>
+  <si>
+    <t>Altera a Lei Municipal nº 08/2025 para ampliar sua aplicação a todo o território do Município de Nova Cruz/RN.</t>
+  </si>
+  <si>
+    <t>2518</t>
+  </si>
+  <si>
+    <t>3</t>
+  </si>
+  <si>
+    <t>http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2518/projeto_de_lei_no_03_-_2026_legislativo.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a vedação à nomeação e contratação de parentes de agentes públicos no âmbito dos Poderes Executivo e Legislativo do Município de Nova Cruz/RN, em conformidade com o art. 37 da Constituição Federal e com a Súmula Vinculante nº 13 do Supremo Tribunal Federal.</t>
+  </si>
+  <si>
+    <t>2524</t>
+  </si>
+  <si>
+    <t>4</t>
+  </si>
+  <si>
+    <t>Maria Elizabete S. de Carvalho Barbosa (Bete Salú)</t>
+  </si>
+  <si>
+    <t>http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2524/projeto_de_lei_do_legislativo_no_04_-_2026_despacho.pdf</t>
+  </si>
+  <si>
+    <t>Denomina de “Estrada Rural Cícero Maurício Moreira (Ciço Praieiro)” a estrada que liga a RN-269 até a divisa com o Município de Espírito Santo, passando pelas comunidades de Lagoa de Serra da Lapa, Arisco e Sítio Três Voltas, e dá outras providências</t>
+  </si>
+  <si>
+    <t>2526</t>
+  </si>
+  <si>
+    <t>5</t>
+  </si>
+  <si>
+    <t>Valmir Bernardino de Oliveira Júnior (Juninho)</t>
+  </si>
+  <si>
     <t>http://sapl.novacruz.rn.leg.br/media/</t>
   </si>
   <si>
-    <t>Denomina de FRANCISCO SABINO SOBRINHO, a Rua Projetada “F” localizada no loteamento Bosque das Mangueiras II, no Bairro de Santa Luzia, neste município e da outras providências</t>
-[...43 lines deleted...]
-  <si>
     <t>“Dispõe sobre a CASSAÇÃO DO ALVARÁ DE FUNCIONAMENTO de empresas e postos estabelecidos no Município de Nova Cruz/RN que revenderem combustível adulterado e dá outras providências”.</t>
   </si>
   <si>
     <t>2527</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>“INSTITUI O DIA 25 DE MAIO COMO O DIA MUNICIPAL EM MEMÓRIA ÀS VÍTIMAS DA COVID-19”.</t>
   </si>
   <si>
     <t>2528</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
+    <t>http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2528/projeto_de_lei_do_legislativo_no_07_-_2026_despacho.pdf</t>
+  </si>
+  <si>
     <t>Denomina de EDSON SANTOS BEZERRA, a Rua Projetada “H” localizada no loteamento Bosque das Mangueiras II, no Bairro de Santa Luzia, neste município e da outras providências.</t>
   </si>
   <si>
     <t>2568</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>Patrícia Maria de Lima Silva (Patrícia Lima), José Jeconias Barbosa (Nia Salú)</t>
   </si>
   <si>
+    <t>http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2568/projeto_de_lei__do_legislativo_08_-_2026_despacho.pdf</t>
+  </si>
+  <si>
     <t>Denomina de SEVERINO ALVES FILHO (DEDA BARATEIRO) a Travessa Senador Georgino Avelino localizada no Bairro São Sebastião, neste município e dá outras providências.</t>
   </si>
   <si>
     <t>2603</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>Institui diretrizes para a implementação do programa municipal “SOS Mulher” para mulheres com medida protetiva de urgência em situação de violência doméstica, no âmbito do município de Nova Cruz/RN, e dá outras providências,</t>
   </si>
   <si>
     <t>2604</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
+    <t>http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2604/projeto_de_lei_do_legislativo_no_10_-_2026.pdf</t>
+  </si>
+  <si>
     <t>Institui diretrizes para garantia do acesso a medicamentos no Município de Nova Cruz/RN, no âmbito do Programa Remédio na Mão, e autoriza o Poder Executivo a adotar mecanismos de cooperação com estabelecimentos farmacêuticos privados.</t>
   </si>
   <si>
     <t>2605</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>José Jeconias Barbosa (Nia Salú)</t>
   </si>
   <si>
+    <t>http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2605/projeto_de_lei__do_legislativo_no_11_-_2026_despacho.pdf</t>
+  </si>
+  <si>
     <t>Denomina de Francisco Assis da Trindade, a Rua Projetada Nº 55, localizada no Bairro de Santa Luzia, neste município e da outras providências.</t>
   </si>
   <si>
     <t>2606</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>Aluísio Soares de Sena (Aluísio Sena)</t>
   </si>
   <si>
-    <t>http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2606/projeto_de_lei_do_legislativo_no_12_-_2026.pdf</t>
+    <t>http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2606/projeto_de_lei_no_12_-_2026_despacho.pdf</t>
   </si>
   <si>
     <t>Denomina de Maria das Graças de Oliveira Cruz a rua que se inicia após o calçamento da Igreja Santa Maria Gorete e segue até a entrada de Jacaraú, localizada no Bairro Santa Maria Gorete, neste município, e dá outras providências.</t>
   </si>
   <si>
     <t>2626</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>Dá denominação de “Taça Gil de Futebol” ao Campeonato Municipal de Futebol Amador de Nova Cruz – RN.</t>
+  </si>
+  <si>
+    <t>2681</t>
+  </si>
+  <si>
+    <t>14</t>
+  </si>
+  <si>
+    <t>Patrícia Maria de Lima Silva (Patrícia Lima)</t>
+  </si>
+  <si>
+    <t>Institui o Projeto “Doador do Futuro” no âmbito da Câmara Municipal de Nova Cruz/RN e dá outras providências.</t>
+  </si>
+  <si>
+    <t>2710</t>
+  </si>
+  <si>
+    <t>15</t>
+  </si>
+  <si>
+    <t>http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2710/projeto_de_lei_no_15-2026.pdf</t>
+  </si>
+  <si>
+    <t>Institui o Programa IPTU Social – Justiça Tributária e concede isenção do Imposto Predial e Territorial Urbano – IPTU incidente sobre imóvel residencial urbano utilizado como moradia por famílias em situação de vulnerabilidade social, etária ou de saúde, no âmbito do Município de Nova Cruz/RN, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>2735</t>
+  </si>
+  <si>
+    <t>16</t>
+  </si>
+  <si>
+    <t>“Dispõe sobre a concessão de horário especial, mediante redução de carga horária, ao servidor público municipal que seja pai ou mãe, tutor, curador ou responsável legal de pessoas com deficiências e dá outras providências”.</t>
   </si>
   <si>
     <t>2496</t>
   </si>
   <si>
     <t>PLE</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária - Executivo</t>
   </si>
   <si>
     <t>Poder Executivo - PE</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE O PISO MUNICIPAL DE MAGISTÉRIO PARA O EXERCÍCIO 2026 E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>2497</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ADOÇÃO DO SALÁRIO MÍNINO NACIONAL COMO PISO SALARIAL DAS REMUNERAÇÕES DOS SERVIDORES PÚBLICOS MUNICIPAIS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2629</t>
   </si>
@@ -269,77 +326,152 @@
   </si>
   <si>
     <t>Valmir Bernardino de Oliveira Júnior, REQUER, de acordo com o Regimento Interno, ouvido o Plenário desta Casa, que seja encaminhada à Mesa Diretora solicitação para a realização de Sessão Solene, no mês de março de 2026, pela Câmara Municipal de Nova Cruz/RN, em comemoração ao Dia Internacional da Mulher.</t>
   </si>
   <si>
     <t>2571</t>
   </si>
   <si>
     <t>http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2571/requerimento_02-2026_giliard.pdf</t>
   </si>
   <si>
     <t>O Vereador Giliard Faustino da Silva REQUER, de acordo com o Regimento Interno, ouvido o Plenário desta Casa, que seja encaminhada à Mesa Diretora a sugestão para que seja disponibilizado um relatório atualizado contendo a relação dos Projetos de Lei em tramitação nesta Casa Legislativa, com a devida identificação de autoria e da fase de tramitação.</t>
   </si>
   <si>
     <t>2631</t>
   </si>
   <si>
     <t>Ver. Valmir Bernardino de Oliveria Júnior, REQUER, a Vossa Excelência, nos termos regimentais, que a Mesa Diretora proceda à Promulgação e Publicação dos Projetos de Lei abaixo listados, cujos autógrafos foram encaminhados ao Poder Executivo e não receberam sanção ou veto dentro do prazo legal de 15 (quinze) dias úteis:_x000D_
 •	Projeto de Lei Nº 26/2025_x000D_
 •	Projeto de Lei Nº 27/2025</t>
   </si>
   <si>
     <t>2658</t>
   </si>
   <si>
+    <t>http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2658/requerimento_04_-_2026.pdf</t>
+  </si>
+  <si>
     <t>O Vereador Giliard Faustino da Silva, de acordo com o Regimento Interno, ouvido o Plenário desta Casa, REQUER, ao Poder Executivo Municipal que encaminhe a esta Casa Legislativa os critérios atualmente utilizados para a concessão de licença-prêmio aos servidores públicos municipais.</t>
   </si>
   <si>
     <t>2659</t>
   </si>
   <si>
+    <t>http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2659/requerimento_05_-_2026.pdf</t>
+  </si>
+  <si>
     <t>O Vereador Giliard Faustino da Silva, de acordo com o Regimento Interno, ouvido o Plenário desta Casa, REQUER, à Secretaria de Estado do Meio Ambiente e dos Recursos Hídricos que realize a perfuração e instalação de poços tubulares nas seguintes comunidades do município de Nova Cruz:</t>
   </si>
   <si>
     <t>2660</t>
   </si>
   <si>
     <t>O Vereador Valmir Bernardino de Oliveira Júnior, de acordo com o Regimento Interno, ouvido o Plenário desta Casa, REQUER, envio de oficio de expediente à Secretaria Municipal de Agricultura, solicitando relação dos locais onde se encontram os poços artesianos perfurados e ainda não instalados, na zona rural do nosso município.</t>
   </si>
   <si>
     <t>2661</t>
   </si>
   <si>
     <t>O Vereador Valmir Bernardino de Oliveira Júnior, de acordo com o Regimento Interno, ouvido o Plenário desta Casa, REQUER, que seja oficializado o PROCON Estadual, solicitando a realização de fiscalização e averiguação dos preços praticados pelos os postos de combustíveis no âmbito deste município.</t>
   </si>
   <si>
     <t>2662</t>
   </si>
   <si>
     <t>O Vereador Valmir Bernardino de Oliveira Júnior, de acordo com o Regimento Interno, ouvido o Plenário desta Casa, REQUER, que seja encaminhada à Mesa Diretora a realização uma AUDIÊNCIA PÚBLICA acerca da temática “FUNDO MUNICIPAL PARA A INFÂNCIA E ADOLESCÊNCIA (FIA) E FUNDO MUNICIPAL DO IDOSO”, que se realizará em data a ser oficializada com a aprovação desta matéria.</t>
   </si>
   <si>
+    <t>2707</t>
+  </si>
+  <si>
+    <t>http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2707/requerimento_09-2026.pdf</t>
+  </si>
+  <si>
+    <t>Requerendo o envio de informações acerca da fiscalização de clínicas, consultórios e demais estabelecimentos de saúde no município. Solicita:</t>
+  </si>
+  <si>
+    <t>2709</t>
+  </si>
+  <si>
+    <t>Requerendo o envio de oficio com informações detalhadas das áreas verdes do nosso município</t>
+  </si>
+  <si>
+    <t>2738</t>
+  </si>
+  <si>
+    <t>http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2738/requerimento_no_12-2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando a instalação de uma Lavanderia Coletiva Agroecológica no nosso município.</t>
+  </si>
+  <si>
+    <t>2739</t>
+  </si>
+  <si>
+    <t>http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2739/requerimento_13-2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando a implantação de um campus da Universidade do Estado do Rio Grande do Norte – UERN no prédio do antigo CAIC, em Nova Cruz/RN.</t>
+  </si>
+  <si>
+    <t>2744</t>
+  </si>
+  <si>
+    <t>Requerendo, que seja realizado uma Sessão Solene, no mês de maio de 2026, pela Câmara Municipal de Nova Cruz/RN, em homenagem aos 85 anos de fundação do Colégio Nossa Senhora do Carmo.</t>
+  </si>
+  <si>
+    <t>2772</t>
+  </si>
+  <si>
+    <t>Requerendo que de acordo com o Regimento Interno, após ouvido o Plenário desta Casa, que seja instituída no âmbito da Câmara Municipal de Nova Cruz-RN, a Frente Parlamentar em Defesa dos Direitos da Criança e do Adolescente, bem como a Presidência desta.</t>
+  </si>
+  <si>
+    <t>2797</t>
+  </si>
+  <si>
+    <t>Requerendo de acordo com o Regimento Interno, após ouvido o Plenário desta Casa, que seja solicitada ao Governo do Estado do Rio Grande do Norte, por meio da Secretaria de Estado da Saúde Pública – SESAP/RN, a disponibilização da Carreta de Oftalmologia e Tomografia do Programa “Agora Tem Especialistas” para o município de Nova Cruz, visando ampliar o acesso da população aos exames e atendimentos especializados na área da saúde.</t>
+  </si>
+  <si>
+    <t>2798</t>
+  </si>
+  <si>
+    <t>17</t>
+  </si>
+  <si>
+    <t>Requerendo de acordo com o Regimento Interno, após ouvido o Plenário desta Casa, que seja encaminhada à Mesa Diretora a proposta para realização de uma Audiência Pública sobre o Ecossistema Local de Inovação – ELI Nova Cruz, a ser realizada no dia 27 de maio de 2026, na Câmara Municipal de Nova Cruz/RN.</t>
+  </si>
+  <si>
+    <t>2799</t>
+  </si>
+  <si>
+    <t>18</t>
+  </si>
+  <si>
+    <t>Requerendo que seja enviado expediente ao Magnífico Reitor da Universidade Federal do Rio Grande do Norte – UFRN, Professor José Daniel Diniz Melo, com cópia ao Diretor-Geral do Instituto Metrópole Digital – IMD/UFRN, Professor José Ivonildo do Rêgo, solicitando a realização de estudos técnicos, administrativos e pedagógicos para viabilizar a oferta de cursos do Instituto Metrópole Digital – IMD no Núcleo de Ensino Superior do Agreste – NESA/UFRN, em Nova Cruz/RN.</t>
+  </si>
+  <si>
     <t>2490</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Carlos César F. de Melo (César de Augustinho)</t>
   </si>
   <si>
     <t>http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2490/indicacao_01-2026.pdf</t>
   </si>
   <si>
     <t>Sugerindo de que seja instalado um contêiner de lixo ou uma Lixeira específica no cruzamento da Rua Djalma Dutra com a Rua Misael Sáles.</t>
   </si>
   <si>
     <t>2491</t>
   </si>
   <si>
     <t>http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2491/indicacao_02-2026.pdf</t>
   </si>
   <si>
     <t>Sugerindo que seja feito a aquisição de Carros-Pipa para solucionar o problema de abastecimento de água na Zona Rural do nosso município.</t>
@@ -374,53 +506,50 @@
   <si>
     <t>Sugerindo que seja disponibilizado  informações sobre o andamento da construção do novo centro de especializações odontológicas (CEO) localizado próximo à Sede do SEBRAE, em Nova Cruz/RN.</t>
   </si>
   <si>
     <t>2495</t>
   </si>
   <si>
     <t>http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2495/indicacao_06-2026.pdf</t>
   </si>
   <si>
     <t>Sugerindo que seja dada continuidade às obras do Estádio Municipal de Futebol.</t>
   </si>
   <si>
     <t>2498</t>
   </si>
   <si>
     <t>http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2498/indicacao_07-2026_jose_jaconias.pdf</t>
   </si>
   <si>
     <t>Sugerindo que seja construída uma Quadra de Esporte na comunidade do Lajedo da Onça, neste município.</t>
   </si>
   <si>
     <t>2499</t>
   </si>
   <si>
-    <t>Patrícia Maria de Lima Silva (Patrícia Lima)</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2499/indicacao_08-2026.pdf</t>
   </si>
   <si>
     <t>Sugerindo de que seja passado a máquina motoniveladora nas estradas da comunidade do Gravata e Lagoa do Couro, neste município.</t>
   </si>
   <si>
     <t>2500</t>
   </si>
   <si>
     <t>http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2500/indicacao_09-2026.pdf</t>
   </si>
   <si>
     <t>Sugerindo de que seja feita revitalização da Quadra de Esporte da comunidade de Lagoa Limpa, e também o calçamento nas proximidades da RN 120.</t>
   </si>
   <si>
     <t>2501</t>
   </si>
   <si>
     <t>http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2501/indicacao_10-2026.pdf</t>
   </si>
   <si>
     <t>Sugerindo que seja realizado ações voltadas à padronização e adequação dos passeios públicos, com garantia de acessibilidade, priorizando o Centro da cidade e o bairro Alto de São Sebastião.</t>
   </si>
   <si>
     <t>2502</t>
@@ -431,104 +560,89 @@
   <si>
     <t>Sugerindo que seja realizado o recapeamento asfáltico sobre a pavimentação em paralelepípedo existente nas ruas do Bairro Cidade do Sol.</t>
   </si>
   <si>
     <t>2503</t>
   </si>
   <si>
     <t>http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2503/indicacao_12-2026.pdf</t>
   </si>
   <si>
     <t>Sugerindo que sejam encaminhados vigias para as praças e quadras públicas municipais.</t>
   </si>
   <si>
     <t>2504</t>
   </si>
   <si>
     <t>http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2504/indicacao_13-2026.pdf</t>
   </si>
   <si>
     <t>Solicitando que seja implementado a campanha “Criança não Namora, nem de Brincadeira” nas escolas do município.</t>
   </si>
   <si>
     <t>2505</t>
   </si>
   <si>
-    <t>14</t>
-[...1 lines deleted...]
-  <si>
     <t>Roberto Augusto de Morais Segundo (Bimbo)</t>
   </si>
   <si>
     <t>http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2505/indicacao_14-2026.pdf</t>
   </si>
   <si>
     <t>Sugerindo que seja feita a revitalização na Creche Terezinha Batista e a Escola Municipal Santa luzia, ambas localizadas no bairro Santa Luzia deste município, tendo em vista o desgaste natural de suas estruturas físicas ao longo do tempo.</t>
   </si>
   <si>
     <t>2506</t>
   </si>
   <si>
-    <t>15</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2506/indicacao_15-2026.pdf</t>
   </si>
   <si>
     <t>Sugerindo que seja passado a máquina na estrada da comunidade do sítio conceção ao curralinho.</t>
   </si>
   <si>
     <t>2507</t>
   </si>
   <si>
-    <t>16</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2507/indicacao_16-2026.pdf</t>
   </si>
   <si>
     <t>Sugerindo que seja dada continuidade ao asfalto na Rua José Soares de Sena, conhecida como Rua do Arame, localizada no Bairro Frei Damião, neste município.</t>
   </si>
   <si>
     <t>2508</t>
   </si>
   <si>
-    <t>17</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2508/indicacao_17-2026.pdf</t>
   </si>
   <si>
     <t>Sugerindo que seja feita a completação asfáltica e a implantação de lâmpadas de LED na Rua José Batista da Silva, até a entrada da pista no sentido de Jacaraú.</t>
   </si>
   <si>
     <t>2509</t>
   </si>
   <si>
-    <t>18</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2509/indicacao_18-2026.pdf</t>
   </si>
   <si>
     <t>Sugerindo que seja feito a completação asfáltica e a implantação de lâmpadas de LED na Rua Vereador João Pimenta de Melo</t>
   </si>
   <si>
     <t>2513</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>Felipe da Costa Vicente (Felipe Vicente)</t>
   </si>
   <si>
     <t>http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2513/indicacao_19-2026.pdf</t>
   </si>
   <si>
     <t>Sugerindo que seja feita a reforma da quadra de esporte do bairro Alto de Santa Luzia, neste município.</t>
   </si>
   <si>
     <t>2514</t>
   </si>
   <si>
     <t>20</t>
@@ -1277,50 +1391,53 @@
   <si>
     <t>http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2613/indicacao_81-2026.pdf</t>
   </si>
   <si>
     <t>Sugerindo que seja realizado um concurso público para provimento de cargos efetivos na administração pública municipal, inclusive com a possibilidade de criação e estruturação da Guarda Municipal de Nova Cruz.</t>
   </si>
   <si>
     <t>2614</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
     <t>http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2614/indicacao_82-2026.pdf</t>
   </si>
   <si>
     <t>Sugerindo que seja construído um balneário público no município.</t>
   </si>
   <si>
     <t>2616</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
+    <t>http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2616/indicacao_83_-_2026.pdf</t>
+  </si>
+  <si>
     <t>Sugerindo a criação de um programa de incentivo ao registro de crianças com o nome dos pais, como forma de reduzir o índice de pais ausentes.</t>
   </si>
   <si>
     <t>2617</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
     <t>http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2617/indicacao_84-2026.pdf</t>
   </si>
   <si>
     <t>Sugerindo de que seja realizada a reparação das ruas danificadas após serviços da CAERN, como no encontro das ruas conhecida como “cinco bocas”, no bairro São Sebastião, onde há uma diferença no nível da via.</t>
   </si>
   <si>
     <t>2618</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
     <t>http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2618/indicacao_85-2026.pdf</t>
   </si>
   <si>
     <t>Sugerindo que seja realizado a implantação de poste e luminárias entre a RN 269 até a comunidade Assentamento José Rodrigues Sobrinho, neste município.</t>
@@ -1382,251 +1499,1388 @@
   <si>
     <t>http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2623/indicacao_90-2026.pdf</t>
   </si>
   <si>
     <t>Sugerindo de que seja feita a reforma da Praça e do Centro Social da Comunidade do Juriti, neste município.</t>
   </si>
   <si>
     <t>2624</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
     <t>http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2624/indicacao_91-2026.pdf</t>
   </si>
   <si>
     <t>Sugerindo a realização da reforma da Escola Municipal da comunidade de Lagoa da Mata, visando à implantação de um anexo do Posto de Saúde no local.</t>
   </si>
   <si>
     <t>2625</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
+    <t>http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2625/indicacao_92_-_2026.pdf</t>
+  </si>
+  <si>
     <t>Sugerindo que determine ao setor competente que tome providências quanto à elaboração de Projeto de Lei dispondo sobre a criação e a instalação da Coordenação Municipal de Proteção e Defesa do Consumidor – PROCON municipal.</t>
   </si>
   <si>
     <t>2632</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
+    <t>http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2632/indicacao_93_-_2026.pdf</t>
+  </si>
+  <si>
     <t>Sugerindo que seja realizado o calçamento e implantação de lâmpadas de LED na comunidade de Lagoa da Mata, mas precisamente em frente a Igreja.</t>
   </si>
   <si>
     <t>2633</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
+    <t>http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2633/indicacao_94_-_2026.pdf</t>
+  </si>
+  <si>
     <t>Sugerindo que seja feito a complementação do calçamento da Rua Pantaleão Justino de Lima, localizado no bairro do Planalto, neste município.</t>
   </si>
   <si>
     <t>2634</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
+    <t>http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2634/indicacao_95_-_2026.pdf</t>
+  </si>
+  <si>
     <t>Sugerindo que seja realizado o calçamento na Comunidade do Serrote dos Bezerras, especificamente na estrada rural localizada por trás da Igreja Católica, estendendo – se até a residência do senhor Roberto Brito.</t>
   </si>
   <si>
     <t>2635</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
+    <t>http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2635/indicacao_96_-_2026.pdf</t>
+  </si>
+  <si>
     <t>Sugerindo de que retomem o projeto ambiental ‘Reciclar e Ser Feliz’</t>
   </si>
   <si>
     <t>2636</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
+    <t>http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2636/indicacao_97_-_2026.pdf</t>
+  </si>
+  <si>
     <t>Sugerindo que a Prefeitura Municipal intensifique a divulgação de campanhas educativas relacionadas ao descarte correto de resíduos sólidos na cidade</t>
   </si>
   <si>
     <t>2637</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
+    <t>http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2637/indicacao_98_-_2026.pdf</t>
+  </si>
+  <si>
     <t>Sugerindo que seja feito a complementação asfáltica na Rua José Bonifácio, localizada no bairro São Sebastião, neste município.</t>
   </si>
   <si>
     <t>2638</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
+    <t>http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2638/indicacao_99-2026.pdf</t>
+  </si>
+  <si>
     <t>Sugerindo a recuperação das barras paralelas ao lado do Ginásio Poliesportivo Giovana de Azevedo Targino.</t>
   </si>
   <si>
     <t>2639</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
+    <t>http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2639/indicacao_100-2026.pdf</t>
+  </si>
+  <si>
     <t>Sugerindo que seja feito o complemento do asfalto das ruas Luís Pedro Costa, rua Vereador João Balbino é rua Cícero Patricio de Medeiros.</t>
   </si>
   <si>
     <t>2640</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
+    <t>http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2640/indicacao_101_-_2026.pdf</t>
+  </si>
+  <si>
     <t>Sugerindo que seja feito o complemento do asfalto das ruas Luís Pedro Costa, rua Vereador João Balbino e a rua Cícero Patricio de Medeiros, neste município.</t>
   </si>
   <si>
     <t>2641</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
+    <t>http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2641/indicacao_102_-_2026.pdf</t>
+  </si>
+  <si>
     <t>Sugerindo que seja feita a realização de manutenção do calçamento na rua Severino Márquez Moreira, localizada no bairro São Judas Tadeu, neste município.</t>
   </si>
   <si>
     <t>2642</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
+    <t>http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2642/indicacao_103_-_2026.pdf</t>
+  </si>
+  <si>
     <t>Sugerindo que seja feita a realização de manutenção do calçamento na rua pastor José Menezes, bairro Frei Damião.</t>
   </si>
   <si>
     <t>2643</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
+    <t>http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2643/indicacao_104_-_2026.pdf</t>
+  </si>
+  <si>
     <t>Sugerindo que seja realizado o calçamento da rua Claudionor Antônio da Silva, bairro Bela Vista.</t>
   </si>
   <si>
     <t>2644</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
+    <t>http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2644/indicacao_105_-_2026.pdf</t>
+  </si>
+  <si>
     <t>Sugerindo de que seja feito o serviço de manutenção e desobstrução do Bueiro localizado nas proximidades do cruzamento da Rua João Menezes com a Rua Frei Serafim de Catânea.</t>
   </si>
   <si>
     <t>2649</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
+    <t>http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2649/indicacao_106_-_2026.pdf</t>
+  </si>
+  <si>
     <t>sugestão de que seja construído uma Praça com área de lazer infantil (playground) e academia popular na Rua João Menezes, mais precisamente no terreno em frente a Bodega do Airton.</t>
   </si>
   <si>
     <t>2650</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
+    <t>http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2650/indicacao_107_-_2026.pdf</t>
+  </si>
+  <si>
     <t>Sugerindo de que seja feito o serviço de limpeza e revitalização dos tanques (Reservatório de água) localizados na comunidade de Lagoa de Serra, neste município.</t>
   </si>
   <si>
     <t>2651</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
+    <t>http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2651/indicacao_108-2026.pdf</t>
+  </si>
+  <si>
     <t>Sugerindo que seja feita a restauração do trecho das Avenidas Assis Chateaubriand e a Georgino Avelino que se inicia na mesma até a divisa entre os Municípios Nova Cruz/RN e Logradouro/PB.</t>
   </si>
   <si>
     <t>2652</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
+    <t>http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2652/indicacao_109_-_2026.pdf</t>
+  </si>
+  <si>
     <t>Sugerindo de que sejam adotadas medidas em relação ao descarte irregular de lixo nas Avenidas Assis Chateaubriand e Primeiro de Maio, principalmente aos finais de semana</t>
   </si>
   <si>
     <t>2653</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
+    <t>http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2653/indicacao_110_-_2026.pdf</t>
+  </si>
+  <si>
     <t>Sugerindo que seja feito a restauração do canteiro em frente a Igreja Batista Betel, nas junções da Primeiro de Maio com a Rua Mário Pinotti.</t>
   </si>
   <si>
     <t>2654</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
+    <t>http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2654/indicacao_111_-_2026.pdf</t>
+  </si>
+  <si>
     <t>Sugerindo que proceda à imediata adequação da legislação local às disposições da Lei Federal nº 15.326/2026, no que diz respeito aos profissionais da Educação Infantil.</t>
   </si>
   <si>
     <t>2655</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
+    <t>http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2655/indicacao_112-2026.pdf</t>
+  </si>
+  <si>
     <t>Sugerindo de que sejam realizados cursos preparatórios para o IFRN e o ENEM destinados aos alunos da rede municipal de ensino.</t>
   </si>
   <si>
     <t>2656</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
+    <t>http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2656/indicacao_113-2026.pdf</t>
+  </si>
+  <si>
     <t>Sugerindo que seja realizado na casa um evento no mês de abril para a conscientização do autismo. Com palestra e acolhimento para todas as mães e filhos.</t>
   </si>
   <si>
     <t>2657</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
+    <t>http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2657/indicacao_114-2026.pdf</t>
+  </si>
+  <si>
     <t>Sugerindo que seja feita a manutenção da estrada com a passagem da máquina motoniveladora e colocação de piçarro na comunidade Fortaleza, neste município.</t>
   </si>
   <si>
+    <t>2664</t>
+  </si>
+  <si>
+    <t>115</t>
+  </si>
+  <si>
+    <t>http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2664/indicacao_115-2026.pdf</t>
+  </si>
+  <si>
+    <t>Sugerindo a criação do Programa Municipal Nova Cruz + Oportunidades, voltado à promoção de oportunidades de estágio e à integração entre estudantes, instituições de ensino e o setor produtivo local, conforme minuta de Projeto de Lei em anexo</t>
+  </si>
+  <si>
+    <t>2665</t>
+  </si>
+  <si>
+    <t>116</t>
+  </si>
+  <si>
+    <t>http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2665/indicacao_116-2026.pdf</t>
+  </si>
+  <si>
+    <t>Sugerindo a realização de estudo para a elaboração do Plano Municipal de Arborização Urbana de Nova Cruz.</t>
+  </si>
+  <si>
+    <t>2666</t>
+  </si>
+  <si>
+    <t>117</t>
+  </si>
+  <si>
+    <t>http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2666/indicacao_117-2026.pdf</t>
+  </si>
+  <si>
+    <t>Sugerindo que seja disponibilizado policiamento para a feira do gado realizada no Parque de Exposições do município, todas as quintas-feiras.</t>
+  </si>
+  <si>
+    <t>2667</t>
+  </si>
+  <si>
+    <t>118</t>
+  </si>
+  <si>
+    <t>http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2667/indicacao_118-2026.pdf</t>
+  </si>
+  <si>
+    <t>Sugerindo que seja instalada uma placa de sinalização na RN – 269, na altura do posto de gasolina Expresso, com o objetivo de impedir a passagem de caminhões pela Rua Djalma Dutra, no município de Nova Cruz.</t>
+  </si>
+  <si>
+    <t>2668</t>
+  </si>
+  <si>
+    <t>119</t>
+  </si>
+  <si>
+    <t>http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2668/indicacao_119-2026.pdf</t>
+  </si>
+  <si>
+    <t>Sugerindo que seja realizado a ampliação do asfalto da Comunidade de Santa Luzia até a RN – 269.</t>
+  </si>
+  <si>
+    <t>2669</t>
+  </si>
+  <si>
+    <t>120</t>
+  </si>
+  <si>
+    <t>http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2669/indicacao_120-2026.pdf</t>
+  </si>
+  <si>
+    <t>Sugerindo que seja realizado o alargamento do cruzamento que dá acesso à Ponte João Nogueira.</t>
+  </si>
+  <si>
+    <t>2670</t>
+  </si>
+  <si>
+    <t>121</t>
+  </si>
+  <si>
+    <t>http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2670/indicacao_121-2026.pdf</t>
+  </si>
+  <si>
+    <t>Sugerindo de que seja dada a continuidade do calçamento da Rua Cônego Severino Ramalho, localizada no bairro São Judas Tadeu, ao lado da Creche Maria Tavares de Paula.</t>
+  </si>
+  <si>
+    <t>2671</t>
+  </si>
+  <si>
+    <t>122</t>
+  </si>
+  <si>
+    <t>http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2671/indicacao_122-2026.pdf</t>
+  </si>
+  <si>
+    <t>Sugerindo que seja realizado a implantação de poste e luminárias em LED na comunidade do Gravatá, zona rural, do município de Nova Cruz - RN.</t>
+  </si>
+  <si>
+    <t>2672</t>
+  </si>
+  <si>
+    <t>123</t>
+  </si>
+  <si>
+    <t>http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2672/indicacao_123-2026.pdf</t>
+  </si>
+  <si>
+    <t>Sugerindo que seja realizada a pavimentação da Travessa José Marques Moreira, Bairro Alto das Flores, neste município.</t>
+  </si>
+  <si>
+    <t>2673</t>
+  </si>
+  <si>
+    <t>124</t>
+  </si>
+  <si>
+    <t>http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2673/indicacao_124-2026.pdf</t>
+  </si>
+  <si>
+    <t>Sugerindo que seja realizada a reforma na praça localizada na comunidade do Serrote dos Bezerras, neste município.</t>
+  </si>
+  <si>
+    <t>2674</t>
+  </si>
+  <si>
+    <t>125</t>
+  </si>
+  <si>
+    <t>http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2674/indicacao_125-2026.pdf</t>
+  </si>
+  <si>
+    <t>Sugerindo que seja construído uma Praça no Bairro do Planalto, neste município.</t>
+  </si>
+  <si>
+    <t>2675</t>
+  </si>
+  <si>
+    <t>126</t>
+  </si>
+  <si>
+    <t>http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2675/indicacao_126-2026.pdf</t>
+  </si>
+  <si>
+    <t>Sugerindo que seja feito o complemento do calçamento da rua João Geraldo Peixoto Marino, neste município.</t>
+  </si>
+  <si>
+    <t>2676</t>
+  </si>
+  <si>
+    <t>127</t>
+  </si>
+  <si>
+    <t>http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2676/indicacao_127-2026.pdf</t>
+  </si>
+  <si>
+    <t>Sugerindo de que seja finalizado o restante da cobertura no Pátio do Mercado Público Municipal.</t>
+  </si>
+  <si>
+    <t>2677</t>
+  </si>
+  <si>
+    <t>128</t>
+  </si>
+  <si>
+    <t>http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2677/indicacao_128_-_2026.pdf</t>
+  </si>
+  <si>
+    <t>Sugerindo a implantação de uma corporação do Corpo de Bombeiros em nosso município ou, alternativamente, em cidade vizinha, de modo que possa atender de forma eficiente toda a região.</t>
+  </si>
+  <si>
+    <t>2678</t>
+  </si>
+  <si>
+    <t>129</t>
+  </si>
+  <si>
+    <t>http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2678/indicacao_129_-_2026.pdf</t>
+  </si>
+  <si>
+    <t>sugerindo que seja realizada uma avaliação técnica e a adoção das providências necessárias para o aproveitamento da estrutura do antigo CAIC, com o objetivo de viabilizar a instalação de uma unidade do Corpo de Bombeiros.</t>
+  </si>
+  <si>
+    <t>2679</t>
+  </si>
+  <si>
+    <t>130</t>
+  </si>
+  <si>
+    <t>http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2679/indicacao_130-2026.pdf</t>
+  </si>
+  <si>
+    <t>Sugerindo que seja instalado um ponto de rede Wi-fi no Mercado Público, neste município.</t>
+  </si>
+  <si>
+    <t>2680</t>
+  </si>
+  <si>
+    <t>131</t>
+  </si>
+  <si>
+    <t>http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2680/indicacao_131_-_2026.pdf</t>
+  </si>
+  <si>
+    <t>Sugerindo que seja realizado a implantação de poste e luminárias em LED na comunidade de Lagoa do Couro, zona rural, do município de Nova Cruz - RN.</t>
+  </si>
+  <si>
+    <t>2684</t>
+  </si>
+  <si>
+    <t>132</t>
+  </si>
+  <si>
+    <t>http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2684/indicacao_132-2026.pdf</t>
+  </si>
+  <si>
+    <t>Sugerindo que seja intensificada a fiscalização em clínicas, consultórios e demais estabelecimentos de saúde em funcionamento no município.</t>
+  </si>
+  <si>
+    <t>2685</t>
+  </si>
+  <si>
+    <t>133</t>
+  </si>
+  <si>
+    <t>http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2685/indicacao_133-2026.pdf</t>
+  </si>
+  <si>
+    <t>Sugerindo que seja enviado uma correspondência, para instalação de um centro de hemodiálise em Nova Cruz/RN, devido a demanda do nosso Município e das cidades circunvizinhas de nossa região Agreste.</t>
+  </si>
+  <si>
+    <t>2686</t>
+  </si>
+  <si>
+    <t>134</t>
+  </si>
+  <si>
+    <t>http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2686/indicacao_134_-_2026.pdf</t>
+  </si>
+  <si>
+    <t>Sugerindo de que seja analisada a possibilidade de aumentar a frequência da coleta de lixo no bairro Antônio Peixoto Mariano, passando a ocorrer três vezes por semana.</t>
+  </si>
+  <si>
+    <t>2687</t>
+  </si>
+  <si>
+    <t>135</t>
+  </si>
+  <si>
+    <t>http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2687/indicacao_135_-_2026.pdf</t>
+  </si>
+  <si>
+    <t>Sugerindo que seja realizado o saneamento do esgoto localizado na entrada do bairro Antônio Peixoto Mariano, na rua José Batista da Silva, neste município.</t>
+  </si>
+  <si>
+    <t>2688</t>
+  </si>
+  <si>
+    <t>136</t>
+  </si>
+  <si>
+    <t>http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2688/indicacao_136_-_2026.pdf</t>
+  </si>
+  <si>
+    <t>Sugerindo que seja construída uma rotatória entre as junções da Rua Cônego Luiz Adolfo e a Avenida Georgino Avelino, neste município.</t>
+  </si>
+  <si>
+    <t>2690</t>
+  </si>
+  <si>
+    <t>137</t>
+  </si>
+  <si>
+    <t>http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2690/indicacao_137_-_2025.pdf</t>
+  </si>
+  <si>
+    <t>Sugerindo de que seja organizado um mutirão com serviços de limpeza no bairro São Judas Tadeu.</t>
+  </si>
+  <si>
+    <t>2691</t>
+  </si>
+  <si>
+    <t>138</t>
+  </si>
+  <si>
+    <t>http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2691/indicacao_138-2026.pdf</t>
+  </si>
+  <si>
+    <t>Sugerindo a realização de serviços de restauração do calçamento, bem como o recapeamento asfáltico da via localizada ao lado da Igreja Católica da comunidade de Lagoa Limpa, neste município.</t>
+  </si>
+  <si>
+    <t>2692</t>
+  </si>
+  <si>
+    <t>139</t>
+  </si>
+  <si>
+    <t>http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2692/indicacao_139-2025.pdf</t>
+  </si>
+  <si>
+    <t>Sugerindo de que seja feita a reforma da quadra de esportes da Escola Municipal Deputado Márcio Marinho</t>
+  </si>
+  <si>
+    <t>2693</t>
+  </si>
+  <si>
+    <t>140</t>
+  </si>
+  <si>
+    <t>http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2693/indicacao_140-2026.pdf</t>
+  </si>
+  <si>
+    <t>Sugerindo que seja feito a implantação de posteis com lâmpadas de LED no final da Rua Alberto Maranhão até a Rua Pantaleão no Bairro do Planalto.</t>
+  </si>
+  <si>
+    <t>2694</t>
+  </si>
+  <si>
+    <t>141</t>
+  </si>
+  <si>
+    <t>http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2694/indicacao_141-2026.pdf</t>
+  </si>
+  <si>
+    <t>Sugerindo que seja construído um calçadão e implementado lâmpadas de LED para iluminação pública, visando proporcionar melhores condições de caminhada e segurança aos moradores das comunidades de Conceição e Maranhão, neste município.</t>
+  </si>
+  <si>
+    <t>2695</t>
+  </si>
+  <si>
+    <t>142</t>
+  </si>
+  <si>
+    <t>http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2695/indicacao_142-2026.pdf</t>
+  </si>
+  <si>
+    <t>Sugerindo que seja dada a continuidade do calçamento da Travessa 25 de Dezembro e iluminação de led.</t>
+  </si>
+  <si>
+    <t>2696</t>
+  </si>
+  <si>
+    <t>143</t>
+  </si>
+  <si>
+    <t>http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2696/indicacao_143-2026.pdf</t>
+  </si>
+  <si>
+    <t>Sugerindo que seja feita alguma manutenção ou saneamento no Mercado Público deste município, para que a água da chuva não fique fazendo inundações, já que não é um local totalmente coberto.</t>
+  </si>
+  <si>
+    <t>2698</t>
+  </si>
+  <si>
+    <t>144</t>
+  </si>
+  <si>
+    <t>http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2698/indicacao_144-2026.pdf</t>
+  </si>
+  <si>
+    <t>Sugerindo que seja realizado um estudo técnico para análise da viabilidade de transformação da Rua Otaviano de Souza em via de mão única, visando melhorias</t>
+  </si>
+  <si>
+    <t>2699</t>
+  </si>
+  <si>
+    <t>145</t>
+  </si>
+  <si>
+    <t>http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2699/indicacao_145-2026.pdf</t>
+  </si>
+  <si>
+    <t>Sugerindo de que seja realizado a recuperação do Posto de Saúde da comunidade de Lagoa do Couro, neste município.</t>
+  </si>
+  <si>
+    <t>2700</t>
+  </si>
+  <si>
+    <t>146</t>
+  </si>
+  <si>
+    <t>http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2700/indicacao_146-2026.pdf</t>
+  </si>
+  <si>
+    <t>Sugerindo de que seja realizado o complemento asfáltico do calçamento da praça Barrão do Rio Branco, ligando na lateral e atras da quadra de basquete.</t>
+  </si>
+  <si>
+    <t>2701</t>
+  </si>
+  <si>
+    <t>147</t>
+  </si>
+  <si>
+    <t>http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2701/indicacao_147-2026.pdf</t>
+  </si>
+  <si>
+    <t>Sugerindo de que seja realizado o calçamento da Rua Alvorecer no bairro Vista do Sol, neste município.</t>
+  </si>
+  <si>
+    <t>2702</t>
+  </si>
+  <si>
+    <t>148</t>
+  </si>
+  <si>
+    <t>http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2702/indicacao_148-2026.pdf</t>
+  </si>
+  <si>
+    <t>Sugerindo que sejam prestadas informações acerca da previsão de entrega dos materiais didáticos e uniformes escolares, destinados aos alunos da rede municipal de ensino do ano letivo de 2026.</t>
+  </si>
+  <si>
+    <t>2703</t>
+  </si>
+  <si>
+    <t>149</t>
+  </si>
+  <si>
+    <t>http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2703/indicacao_149-2026.pdf</t>
+  </si>
+  <si>
+    <t>Sugerindo que seja disponibilizado informações acerca dos dias de atendimentos e horários no Posto de Saúde da comunidade do Xique-Xique, neste município.</t>
+  </si>
+  <si>
+    <t>2704</t>
+  </si>
+  <si>
+    <t>150</t>
+  </si>
+  <si>
+    <t>http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2704/indicacao_150-2026.pdf</t>
+  </si>
+  <si>
+    <t>Sugerindo que seja feito a contratação de um terapeuta ocupacional e um neuropediatra para atendimento no município.</t>
+  </si>
+  <si>
+    <t>2705</t>
+  </si>
+  <si>
+    <t>151</t>
+  </si>
+  <si>
+    <t>http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2705/indicacao_151_-_2026.pdf</t>
+  </si>
+  <si>
+    <t>Sugerindo que seja viabilizado a criação dos Jogos Estudantis Municipal de Nova Cruz – RN.</t>
+  </si>
+  <si>
+    <t>2712</t>
+  </si>
+  <si>
+    <t>152</t>
+  </si>
+  <si>
+    <t>http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2712/indicacao_152_-_2026.pdf</t>
+  </si>
+  <si>
+    <t>Sugerindo que seja viabilizado um Projeto de Lei, dispondo sobre a melhoria salarial dos conselheiros tutelares do município de Nova Cruz - RN.</t>
+  </si>
+  <si>
+    <t>2713</t>
+  </si>
+  <si>
+    <t>153</t>
+  </si>
+  <si>
+    <t>http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2713/indicacao_153-2026.pdf</t>
+  </si>
+  <si>
+    <t>Sugerindo que seja criado um Portal Público sobre a história dos nomes de equipamentos públicos e ruas de Nova Cruz, com implantação de QR Code para acesso às Informações.</t>
+  </si>
+  <si>
+    <t>2714</t>
+  </si>
+  <si>
+    <t>154</t>
+  </si>
+  <si>
+    <t>http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2714/indicacao_154-2026.pdf</t>
+  </si>
+  <si>
+    <t>Sugerindo que priorize a conclusão das obras paralisadas no município antes de iniciar novas obras públicas.</t>
+  </si>
+  <si>
+    <t>2715</t>
+  </si>
+  <si>
+    <t>155</t>
+  </si>
+  <si>
+    <t>http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2715/indicacao_155-2026.pdf</t>
+  </si>
+  <si>
+    <t>Sugerindo que seja realizado o estudo técnico para viabilizar a implantação de uma rotatória no cruzamento da Avenida Assis Chateaubriand com a Rua Frei Serafim de Catânea.</t>
+  </si>
+  <si>
+    <t>2718</t>
+  </si>
+  <si>
+    <t>156</t>
+  </si>
+  <si>
+    <t>http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2718/indicacao_156-2026.pdf</t>
+  </si>
+  <si>
+    <t>Sugerindo que seja analisada a viabilidade da implementação de calçadas acessíveis nas principais vias da cidade, especialmente nas ruas com maior atividade de estabelecimentos comerciais.</t>
+  </si>
+  <si>
+    <t>2747</t>
+  </si>
+  <si>
+    <t>157</t>
+  </si>
+  <si>
+    <t>http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2747/indicacao_157-2026.pdf</t>
+  </si>
+  <si>
+    <t>Sugerindo que seja feita a reforma das pequenas áreas destinadas à prática de futmesa localizadas na Praça Severino Pedro da Costa, em frente à Escola Estadual Getúlio Vargas, bem como da área existente próxima à quadra Francisco Alves Pereira (Dinha de Carmozina), no bairro Frei Damião, neste município.</t>
+  </si>
+  <si>
+    <t>2720</t>
+  </si>
+  <si>
+    <t>158</t>
+  </si>
+  <si>
+    <t>http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2720/indicacao_158_-_2026.pdf</t>
+  </si>
+  <si>
+    <t>Sugerindo de que seja analisada com atenção e sensibilidade todas as indicações já aprovadas nesta Casa Legislativa referentes à construção de passagens molhadas, considerando sua importância para a mobilidade, segurança e qualidade de vida da população.</t>
+  </si>
+  <si>
+    <t>2721</t>
+  </si>
+  <si>
+    <t>159</t>
+  </si>
+  <si>
+    <t>http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2721/indicacao_159-2026.pdf</t>
+  </si>
+  <si>
+    <t>Sugerindo que seja feito a conclusão da pavimentação a paralelepípedo da Rua Severino Augusto de Morais, mais precisamente o trecho lateral do Antigo Matadouro Municipal onde dá acesso a RN-269.</t>
+  </si>
+  <si>
+    <t>2722</t>
+  </si>
+  <si>
+    <t>160</t>
+  </si>
+  <si>
+    <t>Sugerindo de que seja construído uma Praça com área de lazer infantil (playground) e academia popular na Rua Severino Augusto de Morais, mais precisamente próximo ao antigo Matadouro do nosso município.</t>
+  </si>
+  <si>
+    <t>2723</t>
+  </si>
+  <si>
+    <t>161</t>
+  </si>
+  <si>
+    <t>http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2723/indicacao_161_-_2026.pdf</t>
+  </si>
+  <si>
+    <t>Sugerindo que seja implementado a Lei nº 1.106/2013, que institui, no âmbito municipal, a Câmara Mirim e estabelece outras providências correlatas, com o objetivo de promover a participação de crianças e adolescentes no processo legislativo, possibilitando-lhes compreender, na prática, o papel desempenhado pelos vereadores e o funcionamento do Poder Legislativo municipal</t>
+  </si>
+  <si>
+    <t>2724</t>
+  </si>
+  <si>
+    <t>162</t>
+  </si>
+  <si>
+    <t>http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2724/indicacao_162_-_2026.pdf</t>
+  </si>
+  <si>
+    <t>Sugerindo a realização de melhorias na Junta de Serviço Militar do município, visando aprimorar suas condições de funcionamento, estrutura e atendimento ao público, de modo a garantir maior eficiência e qualidade na prestação dos serviços oferecidos à população.</t>
+  </si>
+  <si>
+    <t>2725</t>
+  </si>
+  <si>
+    <t>163</t>
+  </si>
+  <si>
+    <t>http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2725/indicacao_163-2026.pdf</t>
+  </si>
+  <si>
+    <t>Sugerindo que seja disponibilizado um plantão psicológico nas Escolas e Creches Municipais.</t>
+  </si>
+  <si>
+    <t>2726</t>
+  </si>
+  <si>
+    <t>164</t>
+  </si>
+  <si>
+    <t>http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2726/indicacao_164-2026.pdf</t>
+  </si>
+  <si>
+    <t>Sugeindo de que sejam implantados laboratórios de informática, física e química nas duas maiores Escolas Municipais: Escola Municipal Nestor Marinho e Escola Municipal Deputado Marcio Marinho.</t>
+  </si>
+  <si>
+    <t>2727</t>
+  </si>
+  <si>
+    <t>165</t>
+  </si>
+  <si>
+    <t>http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2727/indicacao_165-2026.pdf</t>
+  </si>
+  <si>
+    <t>Sugerindo a implantação de um Programa de Formação e Capacitação sobre TEA - Transtorno do Espectro Autista, para todos os profissionais da rede Municipal de Ensino.</t>
+  </si>
+  <si>
+    <t>2728</t>
+  </si>
+  <si>
+    <t>166</t>
+  </si>
+  <si>
+    <t>http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2728/indicacao_166_-_2026.pdf</t>
+  </si>
+  <si>
+    <t>Sugerindo de que seja realizado o calçamento da rua Francisco de Assis Trindade, localizada no bairro Bela Vista, neste município.</t>
+  </si>
+  <si>
+    <t>2729</t>
+  </si>
+  <si>
+    <t>167</t>
+  </si>
+  <si>
+    <t>http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2729/indicacao_167_-_2026.pdf</t>
+  </si>
+  <si>
+    <t>Sugerindo de que seja feito a pavimentação asfáltica da Rua Severino Nunes, localizada no bairro Frei Damião, como também a implantação de uma lombada em frente ao SESC.</t>
+  </si>
+  <si>
+    <t>2730</t>
+  </si>
+  <si>
+    <t>168</t>
+  </si>
+  <si>
+    <t>http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2730/indicacao_168-2026.pdf</t>
+  </si>
+  <si>
+    <t>Sugerindo que seja feito a revitalização da praça localizada no bairro Alto de Santa Luzia, neste município, incluindo a implantação de uma academia popular ao ar livre e a instalação de um parque infantil.</t>
+  </si>
+  <si>
+    <t>2732</t>
+  </si>
+  <si>
+    <t>169</t>
+  </si>
+  <si>
+    <t>http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2732/indicacao_169-2026.pdf</t>
+  </si>
+  <si>
+    <t>Sugerindo de que seja realizado ações de limpeza e revitalização nas margens da Barragem da 1ª Lagoa, bem como a construção de um banheiro público no local, visando melhorar a infraestrutura disponível aos visitantes e as condições de conservação e uso do espaço, contribuindo para a valorização da área como potencial ponto turístico do município</t>
+  </si>
+  <si>
+    <t>2736</t>
+  </si>
+  <si>
+    <t>170</t>
+  </si>
+  <si>
+    <t>http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2736/indicacao_170_-_2026.pdf</t>
+  </si>
+  <si>
+    <t>Sugerindo a construção da Arena Municipal de Lutas Marciais, equipada com infraestrutura adequada (tatame, ringues, octógonos, vestuário e arquibancadas) para o atendimento da população do município de Nova Cruz - RN.</t>
+  </si>
+  <si>
+    <t>2737</t>
+  </si>
+  <si>
+    <t>171</t>
+  </si>
+  <si>
+    <t>http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2737/indicacao_171_-_2026.pdf</t>
+  </si>
+  <si>
+    <t>Sugerindo que tome providências quanto à limpeza da Lagoa localizada na comunidade de Lagoa dos Currais, neste município.</t>
+  </si>
+  <si>
+    <t>2740</t>
+  </si>
+  <si>
+    <t>172</t>
+  </si>
+  <si>
+    <t>http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2740/indicacao_172_-_2026.pdf</t>
+  </si>
+  <si>
+    <t>Sugerindo que seja substituído as luminárias do Loteamento Vista das Serras, neste município.</t>
+  </si>
+  <si>
+    <t>2745</t>
+  </si>
+  <si>
+    <t>173</t>
+  </si>
+  <si>
+    <t>http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2745/indicacao_173-2026.pdf</t>
+  </si>
+  <si>
+    <t>Sugerindo que seja implementado o calçamento no trecho que se inicia na comunidade de Capim Açu até o Juriti, neste município.</t>
+  </si>
+  <si>
+    <t>2748</t>
+  </si>
+  <si>
+    <t>174</t>
+  </si>
+  <si>
+    <t>http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2748/indicacao_174-2026.pdf</t>
+  </si>
+  <si>
+    <t>Sugerindo que seja feita a recuperação do calçamento e, posteriormente, a pavimentação asfáltica da Rua Sebastião Menezes, localizada no bairro São Sebastião.</t>
+  </si>
+  <si>
+    <t>2752</t>
+  </si>
+  <si>
+    <t>175</t>
+  </si>
+  <si>
+    <t>http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2752/indicacao_175_-_2026.pdf</t>
+  </si>
+  <si>
+    <t>Sugerindo a construção de um calçadão no Conjunto Vista das Serras, bem como a valorização de uma área verde existente no local, com a instalação de um playground nas proximidades da saída para Jacaraú/PB,</t>
+  </si>
+  <si>
+    <t>2753</t>
+  </si>
+  <si>
+    <t>176</t>
+  </si>
+  <si>
+    <t>http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2753/indicacao_176_-_2026.pdf</t>
+  </si>
+  <si>
+    <t>Sugerindo de que seja feito a drenagem na Rua João Amaro de Oliveira, bairro Nova Esperança, próximo a AABB.</t>
+  </si>
+  <si>
+    <t>2754</t>
+  </si>
+  <si>
+    <t>177</t>
+  </si>
+  <si>
+    <t>Sugerindo de que seja construído o calçamento da Rua Zacarias Barbosa de Oliveira, bairro Antônio Peixoto, neste município.</t>
+  </si>
+  <si>
+    <t>2755</t>
+  </si>
+  <si>
+    <t>178</t>
+  </si>
+  <si>
+    <t>http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2755/indicacao_178_-_2026.pdf</t>
+  </si>
+  <si>
+    <t>Sugerindo para que seja visto o fechamento irregular da via de acesso na Comunidade de Lagoa de Serra, próximo ao Campo, via pública, pelo fato do terreno ser pertencente ao município.</t>
+  </si>
+  <si>
+    <t>2756</t>
+  </si>
+  <si>
+    <t>179</t>
+  </si>
+  <si>
+    <t>http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2756/indicacao_179_-_2026.pdf</t>
+  </si>
+  <si>
+    <t>Sugerindo que seja feito a complementação asfáltica na Rua Juscelino Kubitscheck, situada no bairro Centro.</t>
+  </si>
+  <si>
+    <t>2757</t>
+  </si>
+  <si>
+    <t>180</t>
+  </si>
+  <si>
+    <t>http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2757/indicacao_180_-_2026.pdf</t>
+  </si>
+  <si>
+    <t>Sugerindo que seja feito a completação asfáltica na Rua Professor Reginaldo de Oliveira, situada no bairro Centro, especificamente na rua da Escola Estadual Rosa Pignataro.</t>
+  </si>
+  <si>
+    <t>2758</t>
+  </si>
+  <si>
+    <t>181</t>
+  </si>
+  <si>
+    <t>http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2758/indicacao_181_-_2026.pdf</t>
+  </si>
+  <si>
+    <t>Sugerindo que seja feito a completação do calçamento na Rua Cônego Severino Ramalho, situada no bairro do Salgado.</t>
+  </si>
+  <si>
+    <t>2759</t>
+  </si>
+  <si>
+    <t>182</t>
+  </si>
+  <si>
+    <t>http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2759/indicacao_182_-_2026.pdf</t>
+  </si>
+  <si>
+    <t>Sugerindo de que seja instalado um bebedouro de água no Ginásio Poliesportivo Giovana de Azevedo Targino.</t>
+  </si>
+  <si>
+    <t>2760</t>
+  </si>
+  <si>
+    <t>183</t>
+  </si>
+  <si>
+    <t>http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2760/indicacao_183_-_2026.pdf</t>
+  </si>
+  <si>
+    <t>Sugerindo que sejam adotadas as providências necessárias para a realização de pavimentação e substituição de luminárias nas ruas do bairro Vista do Sol, no município de Nova Cruz/RN.</t>
+  </si>
+  <si>
+    <t>2761</t>
+  </si>
+  <si>
+    <t>184</t>
+  </si>
+  <si>
+    <t>http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2761/indicacao_184_-_2026.pdf</t>
+  </si>
+  <si>
+    <t>sugerindo que seja construído uma praça ao lado da Creche Municipal Maria de Lourdes Tavares de Paula, localizada na rua Jorge Felipe da Silva, no bairro São Judas Tadeu.</t>
+  </si>
+  <si>
+    <t>2762</t>
+  </si>
+  <si>
+    <t>185</t>
+  </si>
+  <si>
+    <t>http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2762/indicacao_185_-_2026.pdf</t>
+  </si>
+  <si>
+    <t>sugerindo que sejam adotadas as providências necessárias visando à retomada do projeto de construção do Complexo Esportivo Municipal, anteriormente idealizado, contemplando a implantação de espaços como piscina, salão de dança, entre outras estruturas voltadas à prática esportiva, recreativa e cultural.</t>
+  </si>
+  <si>
+    <t>2763</t>
+  </si>
+  <si>
+    <t>186</t>
+  </si>
+  <si>
+    <t>http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2763/indicacao_186_-_2026.pdf</t>
+  </si>
+  <si>
+    <t>Sugerindo que determine ao setor competente que tome providências quanto à criação do Programa Leão Amigo no Município de Nova Cruz - RN.</t>
+  </si>
+  <si>
+    <t>2764</t>
+  </si>
+  <si>
+    <t>187</t>
+  </si>
+  <si>
+    <t>http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2764/indicacao_187_-_2026.pdf</t>
+  </si>
+  <si>
+    <t>Sugerindo que determine ao setor competente que tome providências quanto à criação da Escola Municipal de Cultura e Artes do Município de Nova Cruz - RN.</t>
+  </si>
+  <si>
+    <t>2765</t>
+  </si>
+  <si>
+    <t>188</t>
+  </si>
+  <si>
+    <t>http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2765/indicacao_188_-_2026.pdf</t>
+  </si>
+  <si>
+    <t>Sugerindo que determine ao setor competente a adoção das providências necessárias para a inclusão, no projeto arquitetônico do novo hospital do município de Nova Cruz/RN, de uma capela destinada a momentos religiosos.</t>
+  </si>
+  <si>
+    <t>2773</t>
+  </si>
+  <si>
+    <t>189</t>
+  </si>
+  <si>
+    <t>http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2773/indicacao_189_-_2026.pdf</t>
+  </si>
+  <si>
+    <t>Sugerindo que seja construído o calçamento e implementado iluminação em LED na estrada que liga da Escola até a Igreja Católica da comunidade do Barbaço, neste município.</t>
+  </si>
+  <si>
+    <t>2774</t>
+  </si>
+  <si>
+    <t>190</t>
+  </si>
+  <si>
+    <t>http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2774/indicacao_190_-_2026.pdf</t>
+  </si>
+  <si>
+    <t>Sugerindo a viabilidade de mais lixeiras públicas nas principais vias de acesso ao centro da cidade e nos bairros adjacentes de Nova Cruz RN.</t>
+  </si>
+  <si>
+    <t>2777</t>
+  </si>
+  <si>
+    <t>191</t>
+  </si>
+  <si>
+    <t>Sugerindo a viabilidade de criação do Programa Inova Cruz, voltado à inovação, tecnologia, empreendedorismo, qualificação profissional, atração de investimentos, geração de emprego e renda e desenvolvimento econômico no município.</t>
+  </si>
+  <si>
+    <t>2778</t>
+  </si>
+  <si>
+    <t>192</t>
+  </si>
+  <si>
+    <t>Sugerindo de que proceda com a colocação de metralha ou piçarro na estrada conhecida como “Estrada da Fazenda de Seu Cícero”, iniciando nas proximidades da fazenda, seguindo até a igreja da comunidade de Lagoa de Serra e continuando pelo caminho que dá acesso ao Arisco, neste município.</t>
+  </si>
+  <si>
+    <t>2779</t>
+  </si>
+  <si>
+    <t>193</t>
+  </si>
+  <si>
+    <t>Sugerindo de que proceda com a substituição e manutenção das portas do Posto de Saúde da comunidade de Lagoa do Couro.</t>
+  </si>
+  <si>
+    <t>2780</t>
+  </si>
+  <si>
+    <t>194</t>
+  </si>
+  <si>
+    <t>Sugerindo de que seja criado um Centro de Tratamento para Dependentes Químicos Adolescentes.</t>
+  </si>
+  <si>
+    <t>2781</t>
+  </si>
+  <si>
+    <t>195</t>
+  </si>
+  <si>
+    <t>Sugerindo de que seja criado e divulgado um canal municipal específico para denúncias de violência contra crianças e adolescentes, integrado ao Conselho Tutelar e à assistência social.</t>
+  </si>
+  <si>
+    <t>2782</t>
+  </si>
+  <si>
+    <t>196</t>
+  </si>
+  <si>
+    <t>Sugerindo que seja realizado o mapeamento das ruas e localidades do município de Nova Cruz e, posteriormente, encaminhado aos Correios, visando à ampliação do serviço de entregas nos bairros que atualmente não são atendidos.</t>
+  </si>
+  <si>
+    <t>2783</t>
+  </si>
+  <si>
+    <t>197</t>
+  </si>
+  <si>
+    <t>Sugerindo de que sejam depositadas metralhas nas vias esburacadas que dão acesso às comunidades do município de Nova Cruz, especialmente às localidades de Lagoa da Mata, Lagoa Verde e Relâmpago.</t>
+  </si>
+  <si>
+    <t>2784</t>
+  </si>
+  <si>
+    <t>198</t>
+  </si>
+  <si>
+    <t>Sugerindo que seja implantado lâmpadas de LED nas comunidades do Juriti e Lima, neste município.</t>
+  </si>
+  <si>
+    <t>2785</t>
+  </si>
+  <si>
+    <t>199</t>
+  </si>
+  <si>
+    <t>Sugerindo que seja feita a complementação do calçamento da Rua Severino Freire Barbosa, localizada no bairro Vista do Sol, neste município de Nova Cruz.</t>
+  </si>
+  <si>
+    <t>2786</t>
+  </si>
+  <si>
+    <t>200</t>
+  </si>
+  <si>
+    <t>Sugerindo a instalação de uma bica ou ponto de água nas proximidades da Arena de Beach Tênis Fábio Serafim do Carmo.</t>
+  </si>
+  <si>
+    <t>2787</t>
+  </si>
+  <si>
+    <t>201</t>
+  </si>
+  <si>
+    <t>Sugerindo a construção de um banheiro público na Arena de Beach Tênis Fábio Serafim do Carmo.</t>
+  </si>
+  <si>
+    <t>2788</t>
+  </si>
+  <si>
+    <t>202</t>
+  </si>
+  <si>
+    <t>Sugerindo a reinstalação da placa de homenagem da praça Pedro Salustiano Barbosa – “Pedro Salú”, localizada ao final da Rua 13 de Maio.</t>
+  </si>
+  <si>
+    <t>2789</t>
+  </si>
+  <si>
+    <t>203</t>
+  </si>
+  <si>
+    <t>Sugerindo a instalação de uma bueira na estrada da comunidade do Boqueirão, neste município de Nova Cruz.</t>
+  </si>
+  <si>
+    <t>2790</t>
+  </si>
+  <si>
+    <t>204</t>
+  </si>
+  <si>
+    <t>Sugerindo que seja feita a reforma da praça localizada no bairro Cidade do Sol, neste município.</t>
+  </si>
+  <si>
+    <t>2791</t>
+  </si>
+  <si>
+    <t>205</t>
+  </si>
+  <si>
+    <t>Sugerindo que seja feita a manutenção do bueiro da Rua Egídio Inácio Pereira, nas proximidades do antigo matadouro municipal, tendo em vista que as paredes de sustentação encontram-se danificadas e, com o aumento das chuvas, a estrutura não estão suportando a vazão.</t>
+  </si>
+  <si>
+    <t>2792</t>
+  </si>
+  <si>
+    <t>206</t>
+  </si>
+  <si>
+    <t>Sugerindo de que seja realizado a construção de vestiários nos campos municipais, proporcionando mais comodidade aos atletas e públicos gerais, oferecendo um local adequado para que os jogadores possam se trocar.</t>
+  </si>
+  <si>
+    <t>2800</t>
+  </si>
+  <si>
+    <t>207</t>
+  </si>
+  <si>
+    <t>Sugerindo que seja realizado o calçamento da estrada que liga a Comunidade Conceição à Comunidade Maranhão, neste município.</t>
+  </si>
+  <si>
+    <t>2805</t>
+  </si>
+  <si>
+    <t>208</t>
+  </si>
+  <si>
+    <t>sSugerindo que seja realizada a reconstrução da bueira localizada na estrada do Serrote, nas proximidades da comunidade, bem como a recuperação do calçadão recentemente construído, uma vez que, devido às recentes chuvas, ambos se encontram danificados.</t>
+  </si>
+  <si>
     <t>2530</t>
   </si>
   <si>
     <t>MCA</t>
   </si>
   <si>
     <t>Moção de Aplausos</t>
   </si>
   <si>
     <t>http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2530/mocao_de_aplausos_01-2026..pdf</t>
   </si>
   <si>
     <t>Apresento a esta Casa Legislativa a seguinte Moção de Aplausos, a ser encaminhada à Senhora Eva Cristina Soares da Silva, em reconhecimento e valorização ao Dia Internacional da Mulher, pelos relevantes serviços prestados à população nova-cruzense.</t>
   </si>
   <si>
     <t>2531</t>
   </si>
   <si>
     <t>http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2531/requerimento_02-2026_giliard.pdf</t>
   </si>
   <si>
     <t>Apresente a esta Casa legislativa a seguinte Moção de Aplausos, a ser encaminhada à Senhora Maria Lourenço de Oliveira, em reconhecimento e valorização ao Dia Internacional da Mulher, pelos relevantes serviços prestados à população nova-cruzense.</t>
   </si>
   <si>
     <t>2534</t>
@@ -1706,123 +2960,252 @@
   <si>
     <t>http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2557/mocao_de_aplausos_11-2026..pdf</t>
   </si>
   <si>
     <t>Apresento a esta Casa Legislativa a seguinte Moção de Aplausos, a ser encaminhada à Senhora Rosângela Cilene Cavalcante Silva reconhecimento e valorização ao Dia Internacional da Mulher, pelos relevantes serviços prestados à população nova-cruzense.</t>
   </si>
   <si>
     <t>2565</t>
   </si>
   <si>
     <t>http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2565/mocao_de_aplausos_12-2026..pdf</t>
   </si>
   <si>
     <t>Apresento nos termos do Regimento Interno, a presente Moção de Aplausos, a ser encaminhada à Senhora Gizelia Maria Soares reconhecimento e valorização ao Dia Internacional da Mulher, pelos relevantes serviços prestados à população nova-cruzense.</t>
   </si>
   <si>
     <t>2569</t>
   </si>
   <si>
     <t>http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2569/mocao_de_aplausos_13-2026..pdf</t>
   </si>
   <si>
     <t>Apresento a esta Casa Legislativa a seguinte Moção de Aplausos a ser encaminhada à Senhora Vivian Camila Alexandre Cavalcanti Silva Martins em reconhecimento e valorização ao Dia Internacional da Mulher, pelos relevantes serviços prestados à população nova-cruzense.</t>
   </si>
   <si>
+    <t>2743</t>
+  </si>
+  <si>
+    <t>Valmir Bernardino de Oliveira Júnior (Juninho), Marione de Alburqueque Moreira (Marione Moreira)</t>
+  </si>
+  <si>
+    <t>Apresento a esta Casa Legislativa a seguinte Moção de Aplausos, a ser encaminhada ao Colégio Nossa Senhora do Carmo, em reconhecimento aos serviços prestados pela instituição ao longo dos seus 85 anos de existência em nosso município</t>
+  </si>
+  <si>
+    <t>2750</t>
+  </si>
+  <si>
+    <t>Marione de Alburqueque Moreira (Marione Moreira), Patrícia Maria de Lima Silva (Patrícia Lima)</t>
+  </si>
+  <si>
+    <t>Apresento  a esta Casa Legislativa a seguinte  Moção de Aplausos e Parabenização, a ser encaminhada a vossa Reverência Pe. Gilmar Pereira Victor, em reconhecimento a louvável ação solidária realizada durante a semana santa.</t>
+  </si>
+  <si>
+    <t>2751</t>
+  </si>
+  <si>
+    <t>Apresento  a esta Casa Legislativa a seguinte Moção de Aplausos a ser encaminhada à Igreja Assembleia de Deus, pela realização de caminhada pelas ruas de Nova Cruz, reunindo membros e simpatizantes no projeto “Ide e Anunciai por Caminhos e Atalhos”, levando uma mensagem de fé, união e esperança à comunidade</t>
+  </si>
+  <si>
+    <t>2806</t>
+  </si>
+  <si>
+    <t>Apresento  a esta Casa Legislativa a seguinte Moção de Aplausos a ser encaminhada a EPOC - Educação por Princípios, pela realização da “Corrida Azul”, em alusão à conscientização sobre o Transtorno do Espectro Autista (TEA).</t>
+  </si>
+  <si>
+    <t>2775</t>
+  </si>
+  <si>
+    <t>Apresento a esta Casa Legislativa a seguinte Moção de Aplausos, a ser encaminhada ao Senhor José de Sousa Vieira , pelos relevantes serviços prestados junto ao Conselho Municipal dos Direitos d  a Criança e Adolescente.</t>
+  </si>
+  <si>
+    <t>2776</t>
+  </si>
+  <si>
+    <t>Apresento a esta Casa Legislativa a seguinte Moção de Aplausos, a ser encaminhada ao ALACART Restaurante, pelos relevantes trabalhos sociais realizados junto à população mais necessitada, por meio da distribuição de refeições para pessoas em situação de vulnerabilidade.</t>
+  </si>
+  <si>
+    <t>2794</t>
+  </si>
+  <si>
+    <t>Apresento esta a esta Casa Legislativa Moção de Aplausos e Parabenização, a ser encaminhada ao Ecossistema Local de Inovação – ELI Nova Cruz, em reconhecimento à sua contribuição para o fortalecimento da inovação, do empreendedorismo, da cooperação institucional e do desenvolvimento econômico do município.</t>
+  </si>
+  <si>
+    <t>2795</t>
+  </si>
+  <si>
+    <t>Apresento a esta Casa Legislativa a seguinte Moção de Aplausos e Parabenização, a ser encaminha ao senhor Vitor Barbosa Crisanto do Nascimento, em reconhecimento à sua aprovação no concurso público para Agente da Polícia Federal e à sua formatura no curso de formação profissional, conquistas que simbolizam dedicação, mérito, disciplina e compromisso com o serviço público.</t>
+  </si>
+  <si>
+    <t>2796</t>
+  </si>
+  <si>
+    <t>Apresento a esta Casa Legislativa a seguinte Moção de Aplausos e Parabenização, a ser encaminhada ao Diretor da Creche Municipal de Santa Luzia, José Aragão Avelino de Santana, pelos relevantes serviços prestados à comunidade escolar.</t>
+  </si>
+  <si>
+    <t>2801</t>
+  </si>
+  <si>
+    <t>Apresento a esta Casa Legislativa a seguinte Moção de Aplausos e Parabenização, ser encaminhada ao Senhor Pedro Henrique Alves, Vereador do Município de Natal/RN e Presidente da União Parlamentar Escoteira do Brasil no Rio Grande do Norte, em reconhecimento aos relevantes serviços prestados à sociedade norte-rio-grandense, bem como pela dedicação e compromisso com o fortalecimento das ações sociais, educativas e de cidadania desenvolvidas junto à população.</t>
+  </si>
+  <si>
+    <t>2802</t>
+  </si>
+  <si>
+    <t>Apresento a esta Casa Legislativa a seguinte Moção de Aplausos e Parabenização, a ser encaminhada ao Senhor Flávio Ribeiro, Presidente da União dos Escoteiros do Brasil – Região Rio Grande do Norte, em reconhecimento aos relevantes serviços prestados à nossa população, especialmente por sua dedicação e contribuição ao fortalecimento do movimento escoteiro e das ações de cidadania em nosso Estado.</t>
+  </si>
+  <si>
+    <t>2803</t>
+  </si>
+  <si>
+    <t>Apresento a esta Casa Legislativa a seguinte Moção de Aplausos e Parabenização, a ser encaminhada ao Senhor Ambrósio Barros, Diretor Técnico da UBE/RN e Presidente Emérito do Escotismo do Rio Grande do Norte, em reconhecimento aos relevantes serviços prestados à nossa população, bem como pela dedicação e importante contribuição ao fortalecimento do movimento escoteiro e das ações de cidadania em nosso Estado.</t>
+  </si>
+  <si>
+    <t>2804</t>
+  </si>
+  <si>
+    <t>Apresente a esta Casa Legislativa a seguinte  Moção de Aplausos e Parabenização, a ser encaminhada à Senhora Professora Magnólia Ramalho Maciel Pinto Lopes, em reconhecimento aos relevantes serviços prestados à nossa população, bem como por sua dedicação e contribuição para o desenvolvimento da educação e cidadania.</t>
+  </si>
+  <si>
     <t>2484</t>
   </si>
   <si>
     <t>http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2484/56._mocao_de_aplausos_-_2025.pdf</t>
   </si>
   <si>
     <t>Apresento a esta Casa Legislativa a seguinte Moção de Aplausos e Parabenização, a ser encaminhada à equipe de ornamentação da Igreja Imaculada Conceição, em reconhecimento ao compromisso, dedicação e relevante trabalho que vem desenvolvendo no município de Nova Cruz/RN.</t>
   </si>
   <si>
-    <t>2645</t>
-[...4 lines deleted...]
-  <si>
     <t>2511</t>
   </si>
   <si>
     <t>MCP</t>
   </si>
   <si>
     <t>Moção de Pesar</t>
   </si>
   <si>
     <t>Giliard Faustino da Silva (Giliard Faustino), Aluísio Soares de Sena (Aluísio Sena), Anne Gabriela Moreira de Souza Melo (Gabi Melo), Carlos César F. de Melo (César de Augustinho), Felipe da Costa Vicente (Felipe Vicente), José Jeconias Barbosa (Nia Salú), Maria Elizabete S. de Carvalho Barbosa (Bete Salú), Marione de Alburqueque Moreira (Marione Moreira), Patrícia Maria de Lima Silva (Patrícia Lima), Roberto Augusto de Morais Segundo (Bimbo), Thiago de Araújo Silva (Thiago Cassimiro), Tiago da Costa de Araújo (Tiago Araújo), Valmir Bernardino de Oliveira Júnior (Juninho)</t>
   </si>
   <si>
+    <t>http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2511/01.mocao_de_pesar_no_01_-_2026.pdf</t>
+  </si>
+  <si>
     <t>Apresento a esta Casa Legislativa, nos termos do Regimento Interno, Moção de Pesar pelo falecimento da Senhora Maria de Lourdes Pinheiro Oliveira, manifestando a Câmara Municipal de Nova Cruz as suas condolências.</t>
   </si>
   <si>
     <t>2553</t>
   </si>
   <si>
     <t>Apresento a esta Casa Legislativa a seguinte  Moção de Pesar, pelo falecimento do senhor Pedro Pascoal de Souza, a ser encaminhada aos seus familiares.</t>
   </si>
   <si>
     <t>2563</t>
   </si>
   <si>
+    <t>http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2563/03.mocao_de_pesar_no_03_-_2026.pdf</t>
+  </si>
+  <si>
     <t>Apresento a esta Casa Legislativa a seguinte Moção de Pesar pelo falecimento da Senhora Maria Florêncio de Farias, manifestando a ser encaminhada aos seus familiares.</t>
   </si>
   <si>
     <t>2564</t>
   </si>
   <si>
     <t>http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2564/mocao_de_pesar_no_04-2026.pdf</t>
   </si>
   <si>
     <t>Apresento a esta Casa Legislativa a seguinte Moção de Pesar, pelo falecimento do Senhor Josué Ferreira Alves, a  ser encaminhada aos seus familiares .</t>
   </si>
   <si>
     <t>2576</t>
   </si>
   <si>
     <t>Apresento a esta Casa legislativa a seguinte Moção de Pesar, pelo falecimento da senhora Renilda Ramos, a Câmara Municipal de Nova Cruz, manifesta as suas condolências.</t>
   </si>
   <si>
     <t>2577</t>
   </si>
   <si>
+    <t>http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2577/06.mocao_de_pesar_no_06_-_2026.pdf</t>
+  </si>
+  <si>
     <t>Apresento a esta Casa legislativa a seguinte Moção de Pesar, pelo falecimento da senhora Antônio Pereira da Silva, a ser encaminhada ao seus familiares.</t>
   </si>
   <si>
     <t>2627</t>
   </si>
   <si>
     <t>Apresento a esta Casa Legislativa  a seguinte  Moção de Pesar, pelo falecimento do senhor José Avelino, a ser encaminhada aos seus familiares.</t>
   </si>
   <si>
     <t>2628</t>
   </si>
   <si>
     <t>Apresento a esta Casa Legislativa  a seguinte  Moção de Pesar, pelo falecimento da senhora Dalvina Pereira Bezerra da Silva , a ser encaminhada aos seus familiares.</t>
+  </si>
+  <si>
+    <t>2663</t>
+  </si>
+  <si>
+    <t>Apresnto  a esta Casa Legislativa a seguinte Moção de Pesar, pelo falecimento da Senhora Corina de Sousa da Silva, a Câmara Municipal de Nova Cruz, manifesta as suas condolências.</t>
+  </si>
+  <si>
+    <t>2711</t>
+  </si>
+  <si>
+    <t>Apresento a esta Casa Legislativa a seguinte Moção de Pesar, pelo falecimento da senhora Valdelita Pereira de Lima, a ser encaminhada aos seus familiares.</t>
+  </si>
+  <si>
+    <t>2768</t>
+  </si>
+  <si>
+    <t>Apresento a esta Casa Legislativa a seguinte  Moção de Pesar, pelo falecimento do Senhor José Silvano Duarte, a Câmara Municipal de Nova Cruz, manifesta as suas condolências.</t>
+  </si>
+  <si>
+    <t>2769</t>
+  </si>
+  <si>
+    <t>http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2769/12.mocao_de_aplausos_no_12_-_2026.pdf</t>
+  </si>
+  <si>
+    <t>Apresento a esta Casa Legislativa a seguinte  Moção de Pesar, pelo falecimento do Senhor José Irineu da Silva, a Câmara Municipal de Nova Cruz, manifesta as suas condolências aos seus  familiares.</t>
+  </si>
+  <si>
+    <t>2770</t>
+  </si>
+  <si>
+    <t>http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2770/13.mocao_de_pesar_no_13_-_2026.pdf</t>
+  </si>
+  <si>
+    <t>Apresento a esta Casa Legislativa a seguinte Moção de Pesar, pelo falecimento do Senhor José Heriberto Lima, a Câmara Municipal de Nova Cruz, manifesta as suas condolências aos seus familiares.</t>
+  </si>
+  <si>
+    <t>2771</t>
+  </si>
+  <si>
+    <t>Apresento a esta Casa Legislativa a seguinte Moção de Pesar, pelo falecimento do Senhor Otaviano Pereira, a Câmara Municipal de Nova Cruz, manifesta as suas condolências aos seus familiares.</t>
   </si>
   <si>
     <t>2478</t>
   </si>
   <si>
     <t>Apresento a esta Casa Legislativa, nos termos do Regimento Interno, Moção de Pesar pelo falecimento do Senhor José Ricardo da Silva, manifestando a Câmara Municipal de Nova Cruz as suas condolências.</t>
   </si>
   <si>
     <t>2479</t>
   </si>
   <si>
     <t>Apresento a esta Casa Legislativa, nos termos do Regimento Interno, Moção de Pesar pelo falecimento do Senhor José Bezerra, manifestando a Câmara Municipal de Nova Cruz as suas condolências.</t>
   </si>
   <si>
     <t>2480</t>
   </si>
   <si>
     <t>Apresento a esta Casa Legislativa, nos termos do Regimento Interno, Moção de Pesar pelo falecimento da Senhora Maria Luxia dos Santos, manifestando a Câmara Municipal de Nova Cruz as suas condolências.</t>
   </si>
   <si>
     <t>2481</t>
   </si>
   <si>
     <t>Apresento a esta Casa Legislativa, nos termos do Regimento Interno, Moção de Pesar pelo falecimento do Senhor Armando Gomes Rosendo Júnior, manifestando a Câmara Municipal de Nova Cruz as suas condolências.</t>
   </si>
@@ -2162,67 +3545,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2606/projeto_de_lei_do_legislativo_no_12_-_2026.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2487/requerimento_no_01.2026.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2571/requerimento_02-2026_giliard.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2490/indicacao_01-2026.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2491/indicacao_02-2026.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2492/indicacao_03-2026.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2493/indicacao_04-2026.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2494/indicacao_05-2026.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2495/indicacao_06-2026.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2498/indicacao_07-2026_jose_jaconias.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2499/indicacao_08-2026.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2500/indicacao_09-2026.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2501/indicacao_10-2026.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2502/indicacao_11-2026.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2503/indicacao_12-2026.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2504/indicacao_13-2026.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2505/indicacao_14-2026.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2506/indicacao_15-2026.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2507/indicacao_16-2026.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2508/indicacao_17-2026.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2509/indicacao_18-2026.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2513/indicacao_19-2026.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2514/indicacao_20-2026.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2515/indicacao_21-2026.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2516/indicacao_22-2026.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2517/indicacao_23-2026.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2519/indicacao_24-2026.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2520/indicacao_25-2026.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2521/indicacao_26-2026.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2522/indicacao_27-2026.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2523/indicacao_28-2026.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2525/indicacao_29-2026_thiago_cassimiro.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2540/indicacao_30-2026_tiago_araujo.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2541/indicacao_31-2026_giliard.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2542/indicacao_32-2026_giliard.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2543/indicacao_33-2026_thiago_cassimiro.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2544/indicacao_34-2026_maria_elizabete.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2545/indicacao_35-2026_maria_elizabete.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2546/indicacao_36-2026_patricia_maria.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2547/indicacao_37-2026_patricia_maria.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2548/indicacao_38-2026_patricia_maria.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2549/indicacao_39-2026_carlos_cesar.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2550/indicacao_40-2026_todos_vereadores.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2551/indicacao_41-2026_marione.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2558/indicacao_42-2026_aluisio.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2559/indicacao_43-2026_roberto_augusto.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2560/indicacao_44-2026_felipe_vicente.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2561/indicacao_45-2026_roberto_augusto.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2562/indicacao_46-2026_roberto_augusto.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2566/indicacao_47-2026_anne_gabriela.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2567/indicacao_48-2026_anne_gabriela.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2572/indicacao_49-2026_valmir_bernardino.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2573/indicacao_50-2026_valmir_bernardino.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2574/indicacao_51-2026_valmir_bernardino.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2578/indicacao_52-2026.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2579/indicacao_53-2026.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2580/indicacao_54-2026.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2581/indicacao_55-2026.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2607/indicacao_56-2026.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2583/indicacao_57-2026.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2584/indicacao_58-2026.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2585/indicacao_59-2026.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2586/indicacao_60-2026.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2587/indicacao_61-2026.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2588/indicacao_62-2026.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2589/indicacao_63-2026.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2590/indicacao_64-2026.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2591/indicacao_65-2026.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2592/indicacao_66-2026.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2593/indicacao_67-2026.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2594/indicacao_68-2026.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2595/indicacao_69-2026.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2597/indicacao_71-2026.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2598/indicacao_72-2026.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2599/indicacao_73-2026.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2601/indicacao_74-2026.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2602/indicacao_75-2026.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2608/indicacao_76-2026.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2609/indicacao_77-2026.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2610/indicacao_78-2026.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2611/indicacao_79-2026.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2612/indicacao_80-2026.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2613/indicacao_81-2026.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2614/indicacao_82-2026.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2617/indicacao_84-2026.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2618/indicacao_85-2026.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2619/indicacao_86-2026.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2620/indicacao_87-2026.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2621/indicacao_88-2026.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2622/indicacao_89-2026.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2623/indicacao_90-2026.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2624/indicacao_91-2026.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2530/mocao_de_aplausos_01-2026..pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2531/requerimento_02-2026_giliard.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2534/mocao_de_pesar_no_03-2026.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2535/mocao_de_aplausos_04-2026..pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2536/mocao_de_aplausos_05-2026..pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2537/mocao_de_aplausos_06-2026..pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2538/mocao_de_aplausos_07-2026.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2539/mocao_de_aplausos_08-2026..pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2554/mocao_de_aplausos_09-2026..pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2555/mocao_de_aplausos_10-2026..pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2557/mocao_de_aplausos_11-2026..pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2565/mocao_de_aplausos_12-2026..pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2569/mocao_de_aplausos_13-2026..pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2484/56._mocao_de_aplausos_-_2025.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2564/mocao_de_pesar_no_04-2026.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2486/projeto_de_lei_do_legislativo_no_01_-_2026_despacho.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2512/projeto_de_lei_no_02_-_2026_legislativo.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2518/projeto_de_lei_no_03_-_2026_legislativo.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2524/projeto_de_lei_do_legislativo_no_04_-_2026_despacho.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2528/projeto_de_lei_do_legislativo_no_07_-_2026_despacho.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2568/projeto_de_lei__do_legislativo_08_-_2026_despacho.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2604/projeto_de_lei_do_legislativo_no_10_-_2026.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2605/projeto_de_lei__do_legislativo_no_11_-_2026_despacho.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2606/projeto_de_lei_no_12_-_2026_despacho.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2710/projeto_de_lei_no_15-2026.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2487/requerimento_no_01.2026.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2571/requerimento_02-2026_giliard.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2658/requerimento_04_-_2026.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2659/requerimento_05_-_2026.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2707/requerimento_09-2026.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2738/requerimento_no_12-2026.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2739/requerimento_13-2026.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2490/indicacao_01-2026.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2491/indicacao_02-2026.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2492/indicacao_03-2026.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2493/indicacao_04-2026.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2494/indicacao_05-2026.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2495/indicacao_06-2026.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2498/indicacao_07-2026_jose_jaconias.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2499/indicacao_08-2026.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2500/indicacao_09-2026.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2501/indicacao_10-2026.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2502/indicacao_11-2026.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2503/indicacao_12-2026.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2504/indicacao_13-2026.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2505/indicacao_14-2026.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2506/indicacao_15-2026.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2507/indicacao_16-2026.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2508/indicacao_17-2026.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2509/indicacao_18-2026.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2513/indicacao_19-2026.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2514/indicacao_20-2026.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2515/indicacao_21-2026.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2516/indicacao_22-2026.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2517/indicacao_23-2026.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2519/indicacao_24-2026.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2520/indicacao_25-2026.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2521/indicacao_26-2026.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2522/indicacao_27-2026.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2523/indicacao_28-2026.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2525/indicacao_29-2026_thiago_cassimiro.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2540/indicacao_30-2026_tiago_araujo.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2541/indicacao_31-2026_giliard.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2542/indicacao_32-2026_giliard.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2543/indicacao_33-2026_thiago_cassimiro.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2544/indicacao_34-2026_maria_elizabete.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2545/indicacao_35-2026_maria_elizabete.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2546/indicacao_36-2026_patricia_maria.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2547/indicacao_37-2026_patricia_maria.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2548/indicacao_38-2026_patricia_maria.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2549/indicacao_39-2026_carlos_cesar.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2550/indicacao_40-2026_todos_vereadores.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2551/indicacao_41-2026_marione.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2558/indicacao_42-2026_aluisio.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2559/indicacao_43-2026_roberto_augusto.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2560/indicacao_44-2026_felipe_vicente.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2561/indicacao_45-2026_roberto_augusto.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2562/indicacao_46-2026_roberto_augusto.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2566/indicacao_47-2026_anne_gabriela.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2567/indicacao_48-2026_anne_gabriela.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2572/indicacao_49-2026_valmir_bernardino.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2573/indicacao_50-2026_valmir_bernardino.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2574/indicacao_51-2026_valmir_bernardino.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2578/indicacao_52-2026.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2579/indicacao_53-2026.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2580/indicacao_54-2026.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2581/indicacao_55-2026.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2607/indicacao_56-2026.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2583/indicacao_57-2026.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2584/indicacao_58-2026.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2585/indicacao_59-2026.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2586/indicacao_60-2026.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2587/indicacao_61-2026.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2588/indicacao_62-2026.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2589/indicacao_63-2026.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2590/indicacao_64-2026.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2591/indicacao_65-2026.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2592/indicacao_66-2026.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2593/indicacao_67-2026.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2594/indicacao_68-2026.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2595/indicacao_69-2026.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2597/indicacao_71-2026.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2598/indicacao_72-2026.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2599/indicacao_73-2026.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2601/indicacao_74-2026.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2602/indicacao_75-2026.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2608/indicacao_76-2026.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2609/indicacao_77-2026.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2610/indicacao_78-2026.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2611/indicacao_79-2026.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2612/indicacao_80-2026.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2613/indicacao_81-2026.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2614/indicacao_82-2026.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2616/indicacao_83_-_2026.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2617/indicacao_84-2026.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2618/indicacao_85-2026.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2619/indicacao_86-2026.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2620/indicacao_87-2026.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2621/indicacao_88-2026.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2622/indicacao_89-2026.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2623/indicacao_90-2026.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2624/indicacao_91-2026.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2625/indicacao_92_-_2026.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2632/indicacao_93_-_2026.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2633/indicacao_94_-_2026.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2634/indicacao_95_-_2026.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2635/indicacao_96_-_2026.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2636/indicacao_97_-_2026.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2637/indicacao_98_-_2026.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2638/indicacao_99-2026.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2639/indicacao_100-2026.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2640/indicacao_101_-_2026.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2641/indicacao_102_-_2026.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2642/indicacao_103_-_2026.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2643/indicacao_104_-_2026.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2644/indicacao_105_-_2026.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2649/indicacao_106_-_2026.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2650/indicacao_107_-_2026.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2651/indicacao_108-2026.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2652/indicacao_109_-_2026.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2653/indicacao_110_-_2026.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2654/indicacao_111_-_2026.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2655/indicacao_112-2026.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2656/indicacao_113-2026.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2657/indicacao_114-2026.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2664/indicacao_115-2026.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2665/indicacao_116-2026.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2666/indicacao_117-2026.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2667/indicacao_118-2026.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2668/indicacao_119-2026.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2669/indicacao_120-2026.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2670/indicacao_121-2026.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2671/indicacao_122-2026.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2672/indicacao_123-2026.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2673/indicacao_124-2026.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2674/indicacao_125-2026.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2675/indicacao_126-2026.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2676/indicacao_127-2026.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2677/indicacao_128_-_2026.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2678/indicacao_129_-_2026.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2679/indicacao_130-2026.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2680/indicacao_131_-_2026.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2684/indicacao_132-2026.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2685/indicacao_133-2026.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2686/indicacao_134_-_2026.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2687/indicacao_135_-_2026.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2688/indicacao_136_-_2026.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2690/indicacao_137_-_2025.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2691/indicacao_138-2026.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2692/indicacao_139-2025.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2693/indicacao_140-2026.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2694/indicacao_141-2026.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2695/indicacao_142-2026.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2696/indicacao_143-2026.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2698/indicacao_144-2026.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2699/indicacao_145-2026.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2700/indicacao_146-2026.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2701/indicacao_147-2026.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2702/indicacao_148-2026.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2703/indicacao_149-2026.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2704/indicacao_150-2026.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2705/indicacao_151_-_2026.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2712/indicacao_152_-_2026.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2713/indicacao_153-2026.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2714/indicacao_154-2026.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2715/indicacao_155-2026.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2718/indicacao_156-2026.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2747/indicacao_157-2026.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2720/indicacao_158_-_2026.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2721/indicacao_159-2026.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2723/indicacao_161_-_2026.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2724/indicacao_162_-_2026.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2725/indicacao_163-2026.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2726/indicacao_164-2026.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2727/indicacao_165-2026.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2728/indicacao_166_-_2026.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2729/indicacao_167_-_2026.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2730/indicacao_168-2026.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2732/indicacao_169-2026.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2736/indicacao_170_-_2026.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2737/indicacao_171_-_2026.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2740/indicacao_172_-_2026.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2745/indicacao_173-2026.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2748/indicacao_174-2026.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2752/indicacao_175_-_2026.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2753/indicacao_176_-_2026.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2755/indicacao_178_-_2026.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2756/indicacao_179_-_2026.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2757/indicacao_180_-_2026.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2758/indicacao_181_-_2026.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2759/indicacao_182_-_2026.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2760/indicacao_183_-_2026.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2761/indicacao_184_-_2026.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2762/indicacao_185_-_2026.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2763/indicacao_186_-_2026.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2764/indicacao_187_-_2026.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2765/indicacao_188_-_2026.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2773/indicacao_189_-_2026.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2774/indicacao_190_-_2026.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2530/mocao_de_aplausos_01-2026..pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2531/requerimento_02-2026_giliard.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2534/mocao_de_pesar_no_03-2026.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2535/mocao_de_aplausos_04-2026..pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2536/mocao_de_aplausos_05-2026..pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2537/mocao_de_aplausos_06-2026..pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2538/mocao_de_aplausos_07-2026.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2539/mocao_de_aplausos_08-2026..pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2554/mocao_de_aplausos_09-2026..pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2555/mocao_de_aplausos_10-2026..pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2557/mocao_de_aplausos_11-2026..pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2565/mocao_de_aplausos_12-2026..pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2569/mocao_de_aplausos_13-2026..pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2484/56._mocao_de_aplausos_-_2025.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2511/01.mocao_de_pesar_no_01_-_2026.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2563/03.mocao_de_pesar_no_03_-_2026.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2564/mocao_de_pesar_no_04-2026.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2577/06.mocao_de_pesar_no_06_-_2026.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2769/12.mocao_de_aplausos_no_12_-_2026.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2770/13.mocao_de_pesar_no_13_-_2026.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H170"/>
+  <dimension ref="A1:H294"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="255.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="114.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="125.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -2254,4396 +3637,7620 @@
       </c>
       <c r="H2" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" t="s">
         <v>16</v>
       </c>
       <c r="B3" t="s">
         <v>9</v>
       </c>
       <c r="C3" t="s">
         <v>17</v>
       </c>
       <c r="D3" t="s">
         <v>11</v>
       </c>
       <c r="E3" t="s">
         <v>12</v>
       </c>
       <c r="F3" t="s">
         <v>18</v>
       </c>
       <c r="G3" s="1" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="H3" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B4" t="s">
         <v>9</v>
       </c>
       <c r="C4" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="D4" t="s">
         <v>11</v>
       </c>
       <c r="E4" t="s">
         <v>12</v>
       </c>
       <c r="F4" t="s">
         <v>18</v>
       </c>
       <c r="G4" s="1" t="s">
-        <v>14</v>
+        <v>23</v>
       </c>
       <c r="H4" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="B5" t="s">
         <v>9</v>
       </c>
       <c r="C5" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="D5" t="s">
         <v>11</v>
       </c>
       <c r="E5" t="s">
         <v>12</v>
       </c>
       <c r="F5" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="G5" s="1" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="H5" t="s">
-        <v>26</v>
+        <v>29</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" t="s">
-        <v>27</v>
+        <v>30</v>
       </c>
       <c r="B6" t="s">
         <v>9</v>
       </c>
       <c r="C6" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="D6" t="s">
         <v>11</v>
       </c>
       <c r="E6" t="s">
         <v>12</v>
       </c>
       <c r="F6" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="G6" s="1" t="s">
-        <v>14</v>
+        <v>33</v>
       </c>
       <c r="H6" t="s">
-        <v>30</v>
+        <v>34</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="B7" t="s">
         <v>9</v>
       </c>
       <c r="C7" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="D7" t="s">
         <v>11</v>
       </c>
       <c r="E7" t="s">
         <v>12</v>
       </c>
       <c r="F7" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="G7" s="1" t="s">
-        <v>14</v>
+        <v>33</v>
       </c>
       <c r="H7" t="s">
-        <v>33</v>
+        <v>37</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="B8" t="s">
         <v>9</v>
       </c>
       <c r="C8" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="D8" t="s">
         <v>11</v>
       </c>
       <c r="E8" t="s">
         <v>12</v>
       </c>
       <c r="F8" t="s">
         <v>13</v>
       </c>
       <c r="G8" s="1" t="s">
-        <v>14</v>
+        <v>40</v>
       </c>
       <c r="H8" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" t="s">
-        <v>37</v>
+        <v>42</v>
       </c>
       <c r="B9" t="s">
         <v>9</v>
       </c>
       <c r="C9" t="s">
-        <v>38</v>
+        <v>43</v>
       </c>
       <c r="D9" t="s">
         <v>11</v>
       </c>
       <c r="E9" t="s">
         <v>12</v>
       </c>
       <c r="F9" t="s">
-        <v>39</v>
+        <v>44</v>
       </c>
       <c r="G9" s="1" t="s">
-        <v>14</v>
+        <v>45</v>
       </c>
       <c r="H9" t="s">
-        <v>40</v>
+        <v>46</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="B10" t="s">
         <v>9</v>
       </c>
       <c r="C10" t="s">
-        <v>42</v>
+        <v>48</v>
       </c>
       <c r="D10" t="s">
         <v>11</v>
       </c>
       <c r="E10" t="s">
         <v>12</v>
       </c>
       <c r="F10" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="G10" s="1" t="s">
-        <v>14</v>
+        <v>33</v>
       </c>
       <c r="H10" t="s">
-        <v>43</v>
+        <v>49</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" t="s">
-        <v>44</v>
+        <v>50</v>
       </c>
       <c r="B11" t="s">
         <v>9</v>
       </c>
       <c r="C11" t="s">
-        <v>45</v>
+        <v>51</v>
       </c>
       <c r="D11" t="s">
         <v>11</v>
       </c>
       <c r="E11" t="s">
         <v>12</v>
       </c>
       <c r="F11" t="s">
         <v>18</v>
       </c>
       <c r="G11" s="1" t="s">
-        <v>14</v>
+        <v>52</v>
       </c>
       <c r="H11" t="s">
-        <v>46</v>
+        <v>53</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" t="s">
-        <v>47</v>
+        <v>54</v>
       </c>
       <c r="B12" t="s">
         <v>9</v>
       </c>
       <c r="C12" t="s">
-        <v>48</v>
+        <v>55</v>
       </c>
       <c r="D12" t="s">
         <v>11</v>
       </c>
       <c r="E12" t="s">
         <v>12</v>
       </c>
       <c r="F12" t="s">
-        <v>49</v>
+        <v>56</v>
       </c>
       <c r="G12" s="1" t="s">
-        <v>14</v>
+        <v>57</v>
       </c>
       <c r="H12" t="s">
-        <v>50</v>
+        <v>58</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" t="s">
-        <v>51</v>
+        <v>59</v>
       </c>
       <c r="B13" t="s">
         <v>9</v>
       </c>
       <c r="C13" t="s">
-        <v>52</v>
+        <v>60</v>
       </c>
       <c r="D13" t="s">
         <v>11</v>
       </c>
       <c r="E13" t="s">
         <v>12</v>
       </c>
       <c r="F13" t="s">
-        <v>53</v>
+        <v>61</v>
       </c>
       <c r="G13" s="1" t="s">
-        <v>54</v>
+        <v>62</v>
       </c>
       <c r="H13" t="s">
-        <v>55</v>
+        <v>63</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" t="s">
-        <v>56</v>
+        <v>64</v>
       </c>
       <c r="B14" t="s">
         <v>9</v>
       </c>
       <c r="C14" t="s">
-        <v>57</v>
+        <v>65</v>
       </c>
       <c r="D14" t="s">
         <v>11</v>
       </c>
       <c r="E14" t="s">
         <v>12</v>
       </c>
       <c r="F14" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="G14" s="1" t="s">
-        <v>14</v>
+        <v>33</v>
       </c>
       <c r="H14" t="s">
-        <v>58</v>
+        <v>66</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" t="s">
-        <v>59</v>
+        <v>67</v>
       </c>
       <c r="B15" t="s">
         <v>9</v>
       </c>
       <c r="C15" t="s">
-        <v>10</v>
+        <v>68</v>
       </c>
       <c r="D15" t="s">
-        <v>60</v>
+        <v>11</v>
       </c>
       <c r="E15" t="s">
-        <v>61</v>
+        <v>12</v>
       </c>
       <c r="F15" t="s">
-        <v>62</v>
+        <v>69</v>
       </c>
       <c r="G15" s="1" t="s">
-        <v>14</v>
+        <v>33</v>
       </c>
       <c r="H15" t="s">
-        <v>63</v>
+        <v>70</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" t="s">
-        <v>64</v>
+        <v>71</v>
       </c>
       <c r="B16" t="s">
         <v>9</v>
       </c>
       <c r="C16" t="s">
-        <v>17</v>
+        <v>72</v>
       </c>
       <c r="D16" t="s">
-        <v>60</v>
+        <v>11</v>
       </c>
       <c r="E16" t="s">
-        <v>61</v>
+        <v>12</v>
       </c>
       <c r="F16" t="s">
-        <v>62</v>
+        <v>18</v>
       </c>
       <c r="G16" s="1" t="s">
-        <v>14</v>
+        <v>73</v>
       </c>
       <c r="H16" t="s">
-        <v>65</v>
+        <v>74</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" t="s">
-        <v>66</v>
+        <v>75</v>
       </c>
       <c r="B17" t="s">
         <v>9</v>
       </c>
       <c r="C17" t="s">
-        <v>21</v>
+        <v>76</v>
       </c>
       <c r="D17" t="s">
-        <v>60</v>
+        <v>11</v>
       </c>
       <c r="E17" t="s">
-        <v>61</v>
+        <v>12</v>
       </c>
       <c r="F17" t="s">
-        <v>62</v>
+        <v>32</v>
       </c>
       <c r="G17" s="1" t="s">
-        <v>14</v>
+        <v>33</v>
       </c>
       <c r="H17" t="s">
-        <v>67</v>
+        <v>77</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" t="s">
-        <v>68</v>
+        <v>78</v>
       </c>
       <c r="B18" t="s">
         <v>9</v>
       </c>
       <c r="C18" t="s">
-        <v>24</v>
+        <v>10</v>
       </c>
       <c r="D18" t="s">
-        <v>60</v>
+        <v>79</v>
       </c>
       <c r="E18" t="s">
-        <v>61</v>
+        <v>80</v>
       </c>
       <c r="F18" t="s">
-        <v>62</v>
+        <v>81</v>
       </c>
       <c r="G18" s="1" t="s">
-        <v>14</v>
+        <v>33</v>
       </c>
       <c r="H18" t="s">
-        <v>69</v>
+        <v>82</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" t="s">
-        <v>70</v>
+        <v>83</v>
       </c>
       <c r="B19" t="s">
         <v>9</v>
       </c>
       <c r="C19" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="D19" t="s">
-        <v>71</v>
+        <v>79</v>
       </c>
       <c r="E19" t="s">
-        <v>72</v>
+        <v>80</v>
       </c>
       <c r="F19" t="s">
-        <v>62</v>
+        <v>81</v>
       </c>
       <c r="G19" s="1" t="s">
-        <v>14</v>
+        <v>33</v>
       </c>
       <c r="H19" t="s">
-        <v>73</v>
+        <v>84</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" t="s">
-        <v>74</v>
+        <v>85</v>
       </c>
       <c r="B20" t="s">
         <v>9</v>
       </c>
       <c r="C20" t="s">
-        <v>10</v>
+        <v>22</v>
       </c>
       <c r="D20" t="s">
-        <v>75</v>
+        <v>79</v>
       </c>
       <c r="E20" t="s">
-        <v>76</v>
+        <v>80</v>
       </c>
       <c r="F20" t="s">
-        <v>29</v>
+        <v>81</v>
       </c>
       <c r="G20" s="1" t="s">
-        <v>77</v>
+        <v>33</v>
       </c>
       <c r="H20" t="s">
-        <v>78</v>
+        <v>86</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" t="s">
+        <v>87</v>
+      </c>
+      <c r="B21" t="s">
+        <v>9</v>
+      </c>
+      <c r="C21" t="s">
+        <v>26</v>
+      </c>
+      <c r="D21" t="s">
         <v>79</v>
       </c>
-      <c r="B21" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E21" t="s">
-        <v>76</v>
+        <v>80</v>
       </c>
       <c r="F21" t="s">
-        <v>18</v>
+        <v>81</v>
       </c>
       <c r="G21" s="1" t="s">
-        <v>80</v>
+        <v>33</v>
       </c>
       <c r="H21" t="s">
-        <v>81</v>
+        <v>88</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" t="s">
-        <v>82</v>
+        <v>89</v>
       </c>
       <c r="B22" t="s">
         <v>9</v>
       </c>
       <c r="C22" t="s">
-        <v>21</v>
+        <v>10</v>
       </c>
       <c r="D22" t="s">
-        <v>75</v>
+        <v>90</v>
       </c>
       <c r="E22" t="s">
-        <v>76</v>
+        <v>91</v>
       </c>
       <c r="F22" t="s">
-        <v>29</v>
+        <v>81</v>
       </c>
       <c r="G22" s="1" t="s">
-        <v>14</v>
+        <v>33</v>
       </c>
       <c r="H22" t="s">
-        <v>83</v>
+        <v>92</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" t="s">
-        <v>84</v>
+        <v>93</v>
       </c>
       <c r="B23" t="s">
         <v>9</v>
       </c>
       <c r="C23" t="s">
-        <v>24</v>
+        <v>10</v>
       </c>
       <c r="D23" t="s">
-        <v>75</v>
+        <v>94</v>
       </c>
       <c r="E23" t="s">
-        <v>76</v>
+        <v>95</v>
       </c>
       <c r="F23" t="s">
-        <v>18</v>
+        <v>32</v>
       </c>
       <c r="G23" s="1" t="s">
-        <v>14</v>
+        <v>96</v>
       </c>
       <c r="H23" t="s">
-        <v>85</v>
+        <v>97</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" t="s">
-        <v>86</v>
+        <v>98</v>
       </c>
       <c r="B24" t="s">
         <v>9</v>
       </c>
       <c r="C24" t="s">
-        <v>28</v>
+        <v>17</v>
       </c>
       <c r="D24" t="s">
-        <v>75</v>
+        <v>94</v>
       </c>
       <c r="E24" t="s">
-        <v>76</v>
+        <v>95</v>
       </c>
       <c r="F24" t="s">
         <v>18</v>
       </c>
       <c r="G24" s="1" t="s">
-        <v>14</v>
+        <v>99</v>
       </c>
       <c r="H24" t="s">
-        <v>87</v>
+        <v>100</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" t="s">
-        <v>88</v>
+        <v>101</v>
       </c>
       <c r="B25" t="s">
         <v>9</v>
       </c>
       <c r="C25" t="s">
+        <v>22</v>
+      </c>
+      <c r="D25" t="s">
+        <v>94</v>
+      </c>
+      <c r="E25" t="s">
+        <v>95</v>
+      </c>
+      <c r="F25" t="s">
         <v>32</v>
       </c>
-      <c r="D25" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G25" s="1" t="s">
-        <v>14</v>
+        <v>33</v>
       </c>
       <c r="H25" t="s">
-        <v>89</v>
+        <v>102</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" t="s">
-        <v>90</v>
+        <v>103</v>
       </c>
       <c r="B26" t="s">
         <v>9</v>
       </c>
       <c r="C26" t="s">
-        <v>35</v>
+        <v>26</v>
       </c>
       <c r="D26" t="s">
-        <v>75</v>
+        <v>94</v>
       </c>
       <c r="E26" t="s">
-        <v>76</v>
+        <v>95</v>
       </c>
       <c r="F26" t="s">
-        <v>29</v>
+        <v>18</v>
       </c>
       <c r="G26" s="1" t="s">
-        <v>14</v>
+        <v>104</v>
       </c>
       <c r="H26" t="s">
-        <v>91</v>
+        <v>105</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" t="s">
-        <v>92</v>
+        <v>106</v>
       </c>
       <c r="B27" t="s">
         <v>9</v>
       </c>
       <c r="C27" t="s">
-        <v>38</v>
+        <v>31</v>
       </c>
       <c r="D27" t="s">
-        <v>75</v>
+        <v>94</v>
       </c>
       <c r="E27" t="s">
-        <v>76</v>
+        <v>95</v>
       </c>
       <c r="F27" t="s">
-        <v>29</v>
+        <v>18</v>
       </c>
       <c r="G27" s="1" t="s">
-        <v>14</v>
+        <v>107</v>
       </c>
       <c r="H27" t="s">
-        <v>93</v>
+        <v>108</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" t="s">
+        <v>109</v>
+      </c>
+      <c r="B28" t="s">
+        <v>9</v>
+      </c>
+      <c r="C28" t="s">
+        <v>36</v>
+      </c>
+      <c r="D28" t="s">
         <v>94</v>
       </c>
-      <c r="B28" t="s">
-[...5 lines deleted...]
-      <c r="D28" t="s">
+      <c r="E28" t="s">
         <v>95</v>
       </c>
-      <c r="E28" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" t="s">
-        <v>97</v>
+        <v>32</v>
       </c>
       <c r="G28" s="1" t="s">
-        <v>98</v>
+        <v>33</v>
       </c>
       <c r="H28" t="s">
-        <v>99</v>
+        <v>110</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" t="s">
-        <v>100</v>
+        <v>111</v>
       </c>
       <c r="B29" t="s">
         <v>9</v>
       </c>
       <c r="C29" t="s">
-        <v>17</v>
+        <v>39</v>
       </c>
       <c r="D29" t="s">
+        <v>94</v>
+      </c>
+      <c r="E29" t="s">
         <v>95</v>
       </c>
-      <c r="E29" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F29" t="s">
-        <v>97</v>
+        <v>32</v>
       </c>
       <c r="G29" s="1" t="s">
-        <v>101</v>
+        <v>33</v>
       </c>
       <c r="H29" t="s">
-        <v>102</v>
+        <v>112</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" t="s">
-        <v>103</v>
+        <v>113</v>
       </c>
       <c r="B30" t="s">
         <v>9</v>
       </c>
       <c r="C30" t="s">
-        <v>21</v>
+        <v>43</v>
       </c>
       <c r="D30" t="s">
+        <v>94</v>
+      </c>
+      <c r="E30" t="s">
         <v>95</v>
       </c>
-      <c r="E30" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F30" t="s">
-        <v>104</v>
+        <v>32</v>
       </c>
       <c r="G30" s="1" t="s">
-        <v>105</v>
+        <v>33</v>
       </c>
       <c r="H30" t="s">
-        <v>106</v>
+        <v>114</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" t="s">
-        <v>107</v>
+        <v>115</v>
       </c>
       <c r="B31" t="s">
         <v>9</v>
       </c>
       <c r="C31" t="s">
-        <v>24</v>
+        <v>48</v>
       </c>
       <c r="D31" t="s">
+        <v>94</v>
+      </c>
+      <c r="E31" t="s">
         <v>95</v>
       </c>
-      <c r="E31" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F31" t="s">
-        <v>104</v>
+        <v>18</v>
       </c>
       <c r="G31" s="1" t="s">
-        <v>108</v>
+        <v>116</v>
       </c>
       <c r="H31" t="s">
-        <v>109</v>
+        <v>117</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" t="s">
-        <v>110</v>
+        <v>118</v>
       </c>
       <c r="B32" t="s">
         <v>9</v>
       </c>
       <c r="C32" t="s">
-        <v>28</v>
+        <v>55</v>
       </c>
       <c r="D32" t="s">
+        <v>94</v>
+      </c>
+      <c r="E32" t="s">
         <v>95</v>
       </c>
-      <c r="E32" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" t="s">
-        <v>104</v>
+        <v>32</v>
       </c>
       <c r="G32" s="1" t="s">
-        <v>111</v>
+        <v>33</v>
       </c>
       <c r="H32" t="s">
-        <v>112</v>
+        <v>119</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" t="s">
-        <v>113</v>
+        <v>120</v>
       </c>
       <c r="B33" t="s">
         <v>9</v>
       </c>
       <c r="C33" t="s">
-        <v>32</v>
+        <v>60</v>
       </c>
       <c r="D33" t="s">
+        <v>94</v>
+      </c>
+      <c r="E33" t="s">
         <v>95</v>
       </c>
-      <c r="E33" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" t="s">
-        <v>49</v>
+        <v>18</v>
       </c>
       <c r="G33" s="1" t="s">
-        <v>114</v>
+        <v>121</v>
       </c>
       <c r="H33" t="s">
-        <v>115</v>
+        <v>122</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" t="s">
-        <v>116</v>
+        <v>123</v>
       </c>
       <c r="B34" t="s">
         <v>9</v>
       </c>
       <c r="C34" t="s">
-        <v>35</v>
+        <v>65</v>
       </c>
       <c r="D34" t="s">
+        <v>94</v>
+      </c>
+      <c r="E34" t="s">
         <v>95</v>
       </c>
-      <c r="E34" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F34" t="s">
-        <v>49</v>
+        <v>18</v>
       </c>
       <c r="G34" s="1" t="s">
-        <v>117</v>
+        <v>124</v>
       </c>
       <c r="H34" t="s">
-        <v>118</v>
+        <v>125</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" t="s">
-        <v>119</v>
+        <v>126</v>
       </c>
       <c r="B35" t="s">
         <v>9</v>
       </c>
       <c r="C35" t="s">
-        <v>38</v>
+        <v>68</v>
       </c>
       <c r="D35" t="s">
+        <v>94</v>
+      </c>
+      <c r="E35" t="s">
         <v>95</v>
       </c>
-      <c r="E35" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F35" t="s">
-        <v>120</v>
+        <v>32</v>
       </c>
       <c r="G35" s="1" t="s">
-        <v>121</v>
+        <v>33</v>
       </c>
       <c r="H35" t="s">
-        <v>122</v>
+        <v>127</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" t="s">
-        <v>123</v>
+        <v>128</v>
       </c>
       <c r="B36" t="s">
         <v>9</v>
       </c>
       <c r="C36" t="s">
-        <v>42</v>
+        <v>72</v>
       </c>
       <c r="D36" t="s">
+        <v>94</v>
+      </c>
+      <c r="E36" t="s">
         <v>95</v>
       </c>
-      <c r="E36" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" t="s">
-        <v>120</v>
+        <v>32</v>
       </c>
       <c r="G36" s="1" t="s">
-        <v>124</v>
+        <v>33</v>
       </c>
       <c r="H36" t="s">
-        <v>125</v>
+        <v>129</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" t="s">
-        <v>126</v>
+        <v>130</v>
       </c>
       <c r="B37" t="s">
         <v>9</v>
       </c>
       <c r="C37" t="s">
-        <v>45</v>
+        <v>76</v>
       </c>
       <c r="D37" t="s">
+        <v>94</v>
+      </c>
+      <c r="E37" t="s">
         <v>95</v>
       </c>
-      <c r="E37" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F37" t="s">
-        <v>18</v>
+        <v>32</v>
       </c>
       <c r="G37" s="1" t="s">
-        <v>127</v>
+        <v>33</v>
       </c>
       <c r="H37" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="B38" t="s">
         <v>9</v>
       </c>
       <c r="C38" t="s">
-        <v>48</v>
+        <v>133</v>
       </c>
       <c r="D38" t="s">
+        <v>94</v>
+      </c>
+      <c r="E38" t="s">
         <v>95</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="F38" t="s">
         <v>18</v>
       </c>
       <c r="G38" s="1" t="s">
-        <v>130</v>
+        <v>33</v>
       </c>
       <c r="H38" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" t="s">
-        <v>132</v>
+        <v>135</v>
       </c>
       <c r="B39" t="s">
         <v>9</v>
       </c>
       <c r="C39" t="s">
-        <v>52</v>
+        <v>136</v>
       </c>
       <c r="D39" t="s">
+        <v>94</v>
+      </c>
+      <c r="E39" t="s">
         <v>95</v>
       </c>
-      <c r="E39" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F39" t="s">
-        <v>13</v>
+        <v>18</v>
       </c>
       <c r="G39" s="1" t="s">
-        <v>133</v>
+        <v>33</v>
       </c>
       <c r="H39" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
       <c r="B40" t="s">
         <v>9</v>
       </c>
       <c r="C40" t="s">
-        <v>57</v>
+        <v>10</v>
       </c>
       <c r="D40" t="s">
-        <v>95</v>
+        <v>139</v>
       </c>
       <c r="E40" t="s">
-        <v>96</v>
+        <v>140</v>
       </c>
       <c r="F40" t="s">
-        <v>13</v>
+        <v>141</v>
       </c>
       <c r="G40" s="1" t="s">
-        <v>136</v>
+        <v>142</v>
       </c>
       <c r="H40" t="s">
-        <v>137</v>
+        <v>143</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" t="s">
-        <v>138</v>
+        <v>144</v>
       </c>
       <c r="B41" t="s">
         <v>9</v>
       </c>
       <c r="C41" t="s">
-        <v>139</v>
+        <v>17</v>
       </c>
       <c r="D41" t="s">
-        <v>95</v>
+        <v>139</v>
       </c>
       <c r="E41" t="s">
-        <v>96</v>
+        <v>140</v>
       </c>
       <c r="F41" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="G41" s="1" t="s">
-        <v>141</v>
+        <v>145</v>
       </c>
       <c r="H41" t="s">
-        <v>142</v>
+        <v>146</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" t="s">
-        <v>143</v>
+        <v>147</v>
       </c>
       <c r="B42" t="s">
         <v>9</v>
       </c>
       <c r="C42" t="s">
-        <v>144</v>
+        <v>22</v>
       </c>
       <c r="D42" t="s">
-        <v>95</v>
+        <v>139</v>
       </c>
       <c r="E42" t="s">
-        <v>96</v>
+        <v>140</v>
       </c>
       <c r="F42" t="s">
-        <v>140</v>
+        <v>148</v>
       </c>
       <c r="G42" s="1" t="s">
-        <v>145</v>
+        <v>149</v>
       </c>
       <c r="H42" t="s">
-        <v>146</v>
+        <v>150</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" t="s">
-        <v>147</v>
+        <v>151</v>
       </c>
       <c r="B43" t="s">
         <v>9</v>
       </c>
       <c r="C43" t="s">
+        <v>26</v>
+      </c>
+      <c r="D43" t="s">
+        <v>139</v>
+      </c>
+      <c r="E43" t="s">
+        <v>140</v>
+      </c>
+      <c r="F43" t="s">
         <v>148</v>
       </c>
-      <c r="D43" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G43" s="1" t="s">
-        <v>149</v>
+        <v>152</v>
       </c>
       <c r="H43" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="B44" t="s">
         <v>9</v>
       </c>
       <c r="C44" t="s">
-        <v>152</v>
+        <v>31</v>
       </c>
       <c r="D44" t="s">
-        <v>95</v>
+        <v>139</v>
       </c>
       <c r="E44" t="s">
-        <v>96</v>
+        <v>140</v>
       </c>
       <c r="F44" t="s">
-        <v>53</v>
+        <v>148</v>
       </c>
       <c r="G44" s="1" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="H44" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="B45" t="s">
         <v>9</v>
       </c>
       <c r="C45" t="s">
-        <v>156</v>
+        <v>36</v>
       </c>
       <c r="D45" t="s">
-        <v>95</v>
+        <v>139</v>
       </c>
       <c r="E45" t="s">
-        <v>96</v>
+        <v>140</v>
       </c>
       <c r="F45" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="G45" s="1" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="H45" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B46" t="s">
         <v>9</v>
       </c>
       <c r="C46" t="s">
-        <v>160</v>
+        <v>39</v>
       </c>
       <c r="D46" t="s">
-        <v>95</v>
+        <v>139</v>
       </c>
       <c r="E46" t="s">
-        <v>96</v>
+        <v>140</v>
       </c>
       <c r="F46" t="s">
+        <v>56</v>
+      </c>
+      <c r="G46" s="1" t="s">
         <v>161</v>
       </c>
-      <c r="G46" s="1" t="s">
+      <c r="H46" t="s">
         <v>162</v>
-      </c>
-[...1 lines deleted...]
-        <v>163</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" t="s">
+        <v>163</v>
+      </c>
+      <c r="B47" t="s">
+        <v>9</v>
+      </c>
+      <c r="C47" t="s">
+        <v>43</v>
+      </c>
+      <c r="D47" t="s">
+        <v>139</v>
+      </c>
+      <c r="E47" t="s">
+        <v>140</v>
+      </c>
+      <c r="F47" t="s">
+        <v>69</v>
+      </c>
+      <c r="G47" s="1" t="s">
         <v>164</v>
       </c>
-      <c r="B47" t="s">
-[...2 lines deleted...]
-      <c r="C47" t="s">
+      <c r="H47" t="s">
         <v>165</v>
-      </c>
-[...13 lines deleted...]
-        <v>167</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" t="s">
+        <v>166</v>
+      </c>
+      <c r="B48" t="s">
+        <v>9</v>
+      </c>
+      <c r="C48" t="s">
+        <v>48</v>
+      </c>
+      <c r="D48" t="s">
+        <v>139</v>
+      </c>
+      <c r="E48" t="s">
+        <v>140</v>
+      </c>
+      <c r="F48" t="s">
+        <v>69</v>
+      </c>
+      <c r="G48" s="1" t="s">
+        <v>167</v>
+      </c>
+      <c r="H48" t="s">
         <v>168</v>
-      </c>
-[...19 lines deleted...]
-        <v>171</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
       <c r="B49" t="s">
         <v>9</v>
       </c>
       <c r="C49" t="s">
-        <v>173</v>
+        <v>51</v>
       </c>
       <c r="D49" t="s">
-        <v>95</v>
+        <v>139</v>
       </c>
       <c r="E49" t="s">
-        <v>96</v>
+        <v>140</v>
       </c>
       <c r="F49" t="s">
-        <v>174</v>
+        <v>18</v>
       </c>
       <c r="G49" s="1" t="s">
-        <v>175</v>
+        <v>170</v>
       </c>
       <c r="H49" t="s">
-        <v>176</v>
+        <v>171</v>
       </c>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" t="s">
-        <v>177</v>
+        <v>172</v>
       </c>
       <c r="B50" t="s">
         <v>9</v>
       </c>
       <c r="C50" t="s">
-        <v>178</v>
+        <v>55</v>
       </c>
       <c r="D50" t="s">
-        <v>95</v>
+        <v>139</v>
       </c>
       <c r="E50" t="s">
-        <v>96</v>
+        <v>140</v>
       </c>
       <c r="F50" t="s">
+        <v>18</v>
+      </c>
+      <c r="G50" s="1" t="s">
+        <v>173</v>
+      </c>
+      <c r="H50" t="s">
         <v>174</v>
-      </c>
-[...4 lines deleted...]
-        <v>180</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" t="s">
-        <v>181</v>
+        <v>175</v>
       </c>
       <c r="B51" t="s">
         <v>9</v>
       </c>
       <c r="C51" t="s">
-        <v>182</v>
+        <v>60</v>
       </c>
       <c r="D51" t="s">
-        <v>95</v>
+        <v>139</v>
       </c>
       <c r="E51" t="s">
-        <v>96</v>
+        <v>140</v>
       </c>
       <c r="F51" t="s">
-        <v>25</v>
+        <v>13</v>
       </c>
       <c r="G51" s="1" t="s">
-        <v>183</v>
+        <v>176</v>
       </c>
       <c r="H51" t="s">
-        <v>184</v>
+        <v>177</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" t="s">
-        <v>185</v>
+        <v>178</v>
       </c>
       <c r="B52" t="s">
         <v>9</v>
       </c>
       <c r="C52" t="s">
-        <v>186</v>
+        <v>65</v>
       </c>
       <c r="D52" t="s">
-        <v>95</v>
+        <v>139</v>
       </c>
       <c r="E52" t="s">
-        <v>96</v>
+        <v>140</v>
       </c>
       <c r="F52" t="s">
-        <v>25</v>
+        <v>13</v>
       </c>
       <c r="G52" s="1" t="s">
-        <v>187</v>
+        <v>179</v>
       </c>
       <c r="H52" t="s">
-        <v>188</v>
+        <v>180</v>
       </c>
     </row>
     <row r="53" spans="1:8">
       <c r="A53" t="s">
-        <v>189</v>
+        <v>181</v>
       </c>
       <c r="B53" t="s">
         <v>9</v>
       </c>
       <c r="C53" t="s">
-        <v>190</v>
+        <v>68</v>
       </c>
       <c r="D53" t="s">
-        <v>95</v>
+        <v>139</v>
       </c>
       <c r="E53" t="s">
-        <v>96</v>
+        <v>140</v>
       </c>
       <c r="F53" t="s">
-        <v>25</v>
+        <v>182</v>
       </c>
       <c r="G53" s="1" t="s">
-        <v>191</v>
+        <v>183</v>
       </c>
       <c r="H53" t="s">
-        <v>192</v>
+        <v>184</v>
       </c>
     </row>
     <row r="54" spans="1:8">
       <c r="A54" t="s">
-        <v>193</v>
+        <v>185</v>
       </c>
       <c r="B54" t="s">
         <v>9</v>
       </c>
       <c r="C54" t="s">
-        <v>194</v>
+        <v>72</v>
       </c>
       <c r="D54" t="s">
-        <v>95</v>
+        <v>139</v>
       </c>
       <c r="E54" t="s">
-        <v>96</v>
+        <v>140</v>
       </c>
       <c r="F54" t="s">
-        <v>29</v>
+        <v>182</v>
       </c>
       <c r="G54" s="1" t="s">
-        <v>195</v>
+        <v>186</v>
       </c>
       <c r="H54" t="s">
-        <v>196</v>
+        <v>187</v>
       </c>
     </row>
     <row r="55" spans="1:8">
       <c r="A55" t="s">
-        <v>197</v>
+        <v>188</v>
       </c>
       <c r="B55" t="s">
         <v>9</v>
       </c>
       <c r="C55" t="s">
-        <v>198</v>
+        <v>76</v>
       </c>
       <c r="D55" t="s">
-        <v>95</v>
+        <v>139</v>
       </c>
       <c r="E55" t="s">
-        <v>96</v>
+        <v>140</v>
       </c>
       <c r="F55" t="s">
-        <v>29</v>
+        <v>182</v>
       </c>
       <c r="G55" s="1" t="s">
-        <v>199</v>
+        <v>189</v>
       </c>
       <c r="H55" t="s">
-        <v>200</v>
+        <v>190</v>
       </c>
     </row>
     <row r="56" spans="1:8">
       <c r="A56" t="s">
-        <v>201</v>
+        <v>191</v>
       </c>
       <c r="B56" t="s">
         <v>9</v>
       </c>
       <c r="C56" t="s">
-        <v>202</v>
+        <v>133</v>
       </c>
       <c r="D56" t="s">
-        <v>95</v>
+        <v>139</v>
       </c>
       <c r="E56" t="s">
-        <v>96</v>
+        <v>140</v>
       </c>
       <c r="F56" t="s">
-        <v>203</v>
+        <v>61</v>
       </c>
       <c r="G56" s="1" t="s">
-        <v>204</v>
+        <v>192</v>
       </c>
       <c r="H56" t="s">
-        <v>205</v>
+        <v>193</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57" t="s">
-        <v>206</v>
+        <v>194</v>
       </c>
       <c r="B57" t="s">
         <v>9</v>
       </c>
       <c r="C57" t="s">
-        <v>207</v>
+        <v>136</v>
       </c>
       <c r="D57" t="s">
-        <v>95</v>
+        <v>139</v>
       </c>
       <c r="E57" t="s">
-        <v>96</v>
+        <v>140</v>
       </c>
       <c r="F57" t="s">
-        <v>208</v>
+        <v>61</v>
       </c>
       <c r="G57" s="1" t="s">
-        <v>209</v>
+        <v>195</v>
       </c>
       <c r="H57" t="s">
-        <v>210</v>
+        <v>196</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58" t="s">
-        <v>211</v>
+        <v>197</v>
       </c>
       <c r="B58" t="s">
         <v>9</v>
       </c>
       <c r="C58" t="s">
-        <v>212</v>
+        <v>198</v>
       </c>
       <c r="D58" t="s">
-        <v>95</v>
+        <v>139</v>
       </c>
       <c r="E58" t="s">
-        <v>96</v>
+        <v>140</v>
       </c>
       <c r="F58" t="s">
-        <v>18</v>
+        <v>199</v>
       </c>
       <c r="G58" s="1" t="s">
-        <v>213</v>
+        <v>200</v>
       </c>
       <c r="H58" t="s">
-        <v>214</v>
+        <v>201</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59" t="s">
-        <v>215</v>
+        <v>202</v>
       </c>
       <c r="B59" t="s">
         <v>9</v>
       </c>
       <c r="C59" t="s">
-        <v>216</v>
+        <v>203</v>
       </c>
       <c r="D59" t="s">
-        <v>95</v>
+        <v>139</v>
       </c>
       <c r="E59" t="s">
-        <v>96</v>
+        <v>140</v>
       </c>
       <c r="F59" t="s">
-        <v>18</v>
+        <v>199</v>
       </c>
       <c r="G59" s="1" t="s">
-        <v>217</v>
+        <v>204</v>
       </c>
       <c r="H59" t="s">
-        <v>218</v>
+        <v>205</v>
       </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60" t="s">
-        <v>219</v>
+        <v>206</v>
       </c>
       <c r="B60" t="s">
         <v>9</v>
       </c>
       <c r="C60" t="s">
-        <v>220</v>
+        <v>207</v>
       </c>
       <c r="D60" t="s">
-        <v>95</v>
+        <v>139</v>
       </c>
       <c r="E60" t="s">
-        <v>96</v>
+        <v>140</v>
       </c>
       <c r="F60" t="s">
-        <v>13</v>
+        <v>199</v>
       </c>
       <c r="G60" s="1" t="s">
-        <v>221</v>
+        <v>208</v>
       </c>
       <c r="H60" t="s">
-        <v>222</v>
+        <v>209</v>
       </c>
     </row>
     <row r="61" spans="1:8">
       <c r="A61" t="s">
-        <v>223</v>
+        <v>210</v>
       </c>
       <c r="B61" t="s">
         <v>9</v>
       </c>
       <c r="C61" t="s">
-        <v>224</v>
+        <v>211</v>
       </c>
       <c r="D61" t="s">
-        <v>95</v>
+        <v>139</v>
       </c>
       <c r="E61" t="s">
-        <v>96</v>
+        <v>140</v>
       </c>
       <c r="F61" t="s">
-        <v>25</v>
+        <v>212</v>
       </c>
       <c r="G61" s="1" t="s">
-        <v>225</v>
+        <v>213</v>
       </c>
       <c r="H61" t="s">
-        <v>226</v>
+        <v>214</v>
       </c>
     </row>
     <row r="62" spans="1:8">
       <c r="A62" t="s">
-        <v>227</v>
+        <v>215</v>
       </c>
       <c r="B62" t="s">
         <v>9</v>
       </c>
       <c r="C62" t="s">
-        <v>228</v>
+        <v>216</v>
       </c>
       <c r="D62" t="s">
-        <v>95</v>
+        <v>139</v>
       </c>
       <c r="E62" t="s">
-        <v>96</v>
+        <v>140</v>
       </c>
       <c r="F62" t="s">
-        <v>25</v>
+        <v>212</v>
       </c>
       <c r="G62" s="1" t="s">
-        <v>229</v>
+        <v>217</v>
       </c>
       <c r="H62" t="s">
-        <v>230</v>
+        <v>218</v>
       </c>
     </row>
     <row r="63" spans="1:8">
       <c r="A63" t="s">
-        <v>231</v>
+        <v>219</v>
       </c>
       <c r="B63" t="s">
         <v>9</v>
       </c>
       <c r="C63" t="s">
-        <v>232</v>
+        <v>220</v>
       </c>
       <c r="D63" t="s">
-        <v>95</v>
+        <v>139</v>
       </c>
       <c r="E63" t="s">
-        <v>96</v>
+        <v>140</v>
       </c>
       <c r="F63" t="s">
-        <v>120</v>
+        <v>27</v>
       </c>
       <c r="G63" s="1" t="s">
-        <v>233</v>
+        <v>221</v>
       </c>
       <c r="H63" t="s">
-        <v>234</v>
+        <v>222</v>
       </c>
     </row>
     <row r="64" spans="1:8">
       <c r="A64" t="s">
-        <v>235</v>
+        <v>223</v>
       </c>
       <c r="B64" t="s">
         <v>9</v>
       </c>
       <c r="C64" t="s">
-        <v>236</v>
+        <v>224</v>
       </c>
       <c r="D64" t="s">
-        <v>95</v>
+        <v>139</v>
       </c>
       <c r="E64" t="s">
-        <v>96</v>
+        <v>140</v>
       </c>
       <c r="F64" t="s">
-        <v>120</v>
+        <v>27</v>
       </c>
       <c r="G64" s="1" t="s">
-        <v>237</v>
+        <v>225</v>
       </c>
       <c r="H64" t="s">
-        <v>238</v>
+        <v>226</v>
       </c>
     </row>
     <row r="65" spans="1:8">
       <c r="A65" t="s">
-        <v>239</v>
+        <v>227</v>
       </c>
       <c r="B65" t="s">
         <v>9</v>
       </c>
       <c r="C65" t="s">
-        <v>240</v>
+        <v>228</v>
       </c>
       <c r="D65" t="s">
-        <v>95</v>
+        <v>139</v>
       </c>
       <c r="E65" t="s">
-        <v>96</v>
+        <v>140</v>
       </c>
       <c r="F65" t="s">
-        <v>120</v>
+        <v>27</v>
       </c>
       <c r="G65" s="1" t="s">
-        <v>241</v>
+        <v>229</v>
       </c>
       <c r="H65" t="s">
-        <v>242</v>
+        <v>230</v>
       </c>
     </row>
     <row r="66" spans="1:8">
       <c r="A66" t="s">
-        <v>243</v>
+        <v>231</v>
       </c>
       <c r="B66" t="s">
         <v>9</v>
       </c>
       <c r="C66" t="s">
-        <v>244</v>
+        <v>232</v>
       </c>
       <c r="D66" t="s">
-        <v>95</v>
+        <v>139</v>
       </c>
       <c r="E66" t="s">
-        <v>96</v>
+        <v>140</v>
       </c>
       <c r="F66" t="s">
-        <v>97</v>
+        <v>32</v>
       </c>
       <c r="G66" s="1" t="s">
-        <v>245</v>
+        <v>233</v>
       </c>
       <c r="H66" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
     </row>
     <row r="67" spans="1:8">
       <c r="A67" t="s">
-        <v>247</v>
+        <v>235</v>
       </c>
       <c r="B67" t="s">
         <v>9</v>
       </c>
       <c r="C67" t="s">
-        <v>248</v>
+        <v>236</v>
       </c>
       <c r="D67" t="s">
-        <v>95</v>
+        <v>139</v>
       </c>
       <c r="E67" t="s">
-        <v>96</v>
+        <v>140</v>
       </c>
       <c r="F67" t="s">
-        <v>97</v>
+        <v>32</v>
       </c>
       <c r="G67" s="1" t="s">
-        <v>249</v>
+        <v>237</v>
       </c>
       <c r="H67" t="s">
-        <v>250</v>
+        <v>238</v>
       </c>
     </row>
     <row r="68" spans="1:8">
       <c r="A68" t="s">
-        <v>251</v>
+        <v>239</v>
       </c>
       <c r="B68" t="s">
         <v>9</v>
       </c>
       <c r="C68" t="s">
-        <v>252</v>
+        <v>240</v>
       </c>
       <c r="D68" t="s">
-        <v>95</v>
+        <v>139</v>
       </c>
       <c r="E68" t="s">
-        <v>96</v>
+        <v>140</v>
       </c>
       <c r="F68" t="s">
-        <v>104</v>
+        <v>241</v>
       </c>
       <c r="G68" s="1" t="s">
-        <v>253</v>
+        <v>242</v>
       </c>
       <c r="H68" t="s">
-        <v>254</v>
+        <v>243</v>
       </c>
     </row>
     <row r="69" spans="1:8">
       <c r="A69" t="s">
-        <v>255</v>
+        <v>244</v>
       </c>
       <c r="B69" t="s">
         <v>9</v>
       </c>
       <c r="C69" t="s">
-        <v>256</v>
+        <v>245</v>
       </c>
       <c r="D69" t="s">
-        <v>95</v>
+        <v>139</v>
       </c>
       <c r="E69" t="s">
-        <v>96</v>
+        <v>140</v>
       </c>
       <c r="F69" t="s">
-        <v>53</v>
+        <v>246</v>
       </c>
       <c r="G69" s="1" t="s">
-        <v>257</v>
+        <v>247</v>
       </c>
       <c r="H69" t="s">
-        <v>258</v>
+        <v>248</v>
       </c>
     </row>
     <row r="70" spans="1:8">
       <c r="A70" t="s">
-        <v>259</v>
+        <v>249</v>
       </c>
       <c r="B70" t="s">
         <v>9</v>
       </c>
       <c r="C70" t="s">
-        <v>260</v>
+        <v>250</v>
       </c>
       <c r="D70" t="s">
-        <v>95</v>
+        <v>139</v>
       </c>
       <c r="E70" t="s">
-        <v>96</v>
+        <v>140</v>
       </c>
       <c r="F70" t="s">
-        <v>140</v>
+        <v>18</v>
       </c>
       <c r="G70" s="1" t="s">
-        <v>261</v>
+        <v>251</v>
       </c>
       <c r="H70" t="s">
-        <v>262</v>
+        <v>252</v>
       </c>
     </row>
     <row r="71" spans="1:8">
       <c r="A71" t="s">
-        <v>263</v>
+        <v>253</v>
       </c>
       <c r="B71" t="s">
         <v>9</v>
       </c>
       <c r="C71" t="s">
-        <v>264</v>
+        <v>254</v>
       </c>
       <c r="D71" t="s">
-        <v>95</v>
+        <v>139</v>
       </c>
       <c r="E71" t="s">
-        <v>96</v>
+        <v>140</v>
       </c>
       <c r="F71" t="s">
-        <v>161</v>
+        <v>18</v>
       </c>
       <c r="G71" s="1" t="s">
-        <v>265</v>
+        <v>255</v>
       </c>
       <c r="H71" t="s">
-        <v>266</v>
+        <v>256</v>
       </c>
     </row>
     <row r="72" spans="1:8">
       <c r="A72" t="s">
-        <v>267</v>
+        <v>257</v>
       </c>
       <c r="B72" t="s">
         <v>9</v>
       </c>
       <c r="C72" t="s">
-        <v>268</v>
+        <v>258</v>
       </c>
       <c r="D72" t="s">
-        <v>95</v>
+        <v>139</v>
       </c>
       <c r="E72" t="s">
-        <v>96</v>
+        <v>140</v>
       </c>
       <c r="F72" t="s">
-        <v>140</v>
+        <v>13</v>
       </c>
       <c r="G72" s="1" t="s">
-        <v>269</v>
+        <v>259</v>
       </c>
       <c r="H72" t="s">
-        <v>270</v>
+        <v>260</v>
       </c>
     </row>
     <row r="73" spans="1:8">
       <c r="A73" t="s">
-        <v>271</v>
+        <v>261</v>
       </c>
       <c r="B73" t="s">
         <v>9</v>
       </c>
       <c r="C73" t="s">
-        <v>272</v>
+        <v>262</v>
       </c>
       <c r="D73" t="s">
-        <v>95</v>
+        <v>139</v>
       </c>
       <c r="E73" t="s">
-        <v>96</v>
+        <v>140</v>
       </c>
       <c r="F73" t="s">
-        <v>140</v>
+        <v>27</v>
       </c>
       <c r="G73" s="1" t="s">
-        <v>273</v>
+        <v>263</v>
       </c>
       <c r="H73" t="s">
-        <v>274</v>
+        <v>264</v>
       </c>
     </row>
     <row r="74" spans="1:8">
       <c r="A74" t="s">
-        <v>275</v>
+        <v>265</v>
       </c>
       <c r="B74" t="s">
         <v>9</v>
       </c>
       <c r="C74" t="s">
-        <v>276</v>
+        <v>266</v>
       </c>
       <c r="D74" t="s">
-        <v>95</v>
+        <v>139</v>
       </c>
       <c r="E74" t="s">
-        <v>96</v>
+        <v>140</v>
       </c>
       <c r="F74" t="s">
-        <v>174</v>
+        <v>27</v>
       </c>
       <c r="G74" s="1" t="s">
-        <v>277</v>
+        <v>267</v>
       </c>
       <c r="H74" t="s">
-        <v>278</v>
+        <v>268</v>
       </c>
     </row>
     <row r="75" spans="1:8">
       <c r="A75" t="s">
-        <v>279</v>
+        <v>269</v>
       </c>
       <c r="B75" t="s">
         <v>9</v>
       </c>
       <c r="C75" t="s">
-        <v>280</v>
+        <v>270</v>
       </c>
       <c r="D75" t="s">
-        <v>95</v>
+        <v>139</v>
       </c>
       <c r="E75" t="s">
-        <v>96</v>
+        <v>140</v>
       </c>
       <c r="F75" t="s">
-        <v>174</v>
+        <v>69</v>
       </c>
       <c r="G75" s="1" t="s">
-        <v>281</v>
+        <v>271</v>
       </c>
       <c r="H75" t="s">
-        <v>282</v>
+        <v>272</v>
       </c>
     </row>
     <row r="76" spans="1:8">
       <c r="A76" t="s">
-        <v>283</v>
+        <v>273</v>
       </c>
       <c r="B76" t="s">
         <v>9</v>
       </c>
       <c r="C76" t="s">
-        <v>284</v>
+        <v>274</v>
       </c>
       <c r="D76" t="s">
-        <v>95</v>
+        <v>139</v>
       </c>
       <c r="E76" t="s">
-        <v>96</v>
+        <v>140</v>
       </c>
       <c r="F76" t="s">
-        <v>29</v>
+        <v>69</v>
       </c>
       <c r="G76" s="1" t="s">
-        <v>285</v>
+        <v>275</v>
       </c>
       <c r="H76" t="s">
-        <v>286</v>
+        <v>276</v>
       </c>
     </row>
     <row r="77" spans="1:8">
       <c r="A77" t="s">
-        <v>287</v>
+        <v>277</v>
       </c>
       <c r="B77" t="s">
         <v>9</v>
       </c>
       <c r="C77" t="s">
-        <v>288</v>
+        <v>278</v>
       </c>
       <c r="D77" t="s">
-        <v>95</v>
+        <v>139</v>
       </c>
       <c r="E77" t="s">
-        <v>96</v>
+        <v>140</v>
       </c>
       <c r="F77" t="s">
-        <v>29</v>
+        <v>69</v>
       </c>
       <c r="G77" s="1" t="s">
-        <v>289</v>
+        <v>279</v>
       </c>
       <c r="H77" t="s">
-        <v>290</v>
+        <v>280</v>
       </c>
     </row>
     <row r="78" spans="1:8">
       <c r="A78" t="s">
-        <v>291</v>
+        <v>281</v>
       </c>
       <c r="B78" t="s">
         <v>9</v>
       </c>
       <c r="C78" t="s">
-        <v>292</v>
+        <v>282</v>
       </c>
       <c r="D78" t="s">
-        <v>95</v>
+        <v>139</v>
       </c>
       <c r="E78" t="s">
-        <v>96</v>
+        <v>140</v>
       </c>
       <c r="F78" t="s">
-        <v>293</v>
+        <v>141</v>
       </c>
       <c r="G78" s="1" t="s">
-        <v>294</v>
+        <v>283</v>
       </c>
       <c r="H78" t="s">
-        <v>295</v>
+        <v>284</v>
       </c>
     </row>
     <row r="79" spans="1:8">
       <c r="A79" t="s">
-        <v>296</v>
+        <v>285</v>
       </c>
       <c r="B79" t="s">
         <v>9</v>
       </c>
       <c r="C79" t="s">
-        <v>297</v>
+        <v>286</v>
       </c>
       <c r="D79" t="s">
-        <v>95</v>
+        <v>139</v>
       </c>
       <c r="E79" t="s">
-        <v>96</v>
+        <v>140</v>
       </c>
       <c r="F79" t="s">
-        <v>49</v>
+        <v>141</v>
       </c>
       <c r="G79" s="1" t="s">
-        <v>298</v>
+        <v>287</v>
       </c>
       <c r="H79" t="s">
-        <v>299</v>
+        <v>288</v>
       </c>
     </row>
     <row r="80" spans="1:8">
       <c r="A80" t="s">
-        <v>300</v>
+        <v>289</v>
       </c>
       <c r="B80" t="s">
         <v>9</v>
       </c>
       <c r="C80" t="s">
-        <v>301</v>
+        <v>290</v>
       </c>
       <c r="D80" t="s">
-        <v>95</v>
+        <v>139</v>
       </c>
       <c r="E80" t="s">
-        <v>96</v>
+        <v>140</v>
       </c>
       <c r="F80" t="s">
-        <v>49</v>
+        <v>148</v>
       </c>
       <c r="G80" s="1" t="s">
-        <v>302</v>
+        <v>291</v>
       </c>
       <c r="H80" t="s">
-        <v>303</v>
+        <v>292</v>
       </c>
     </row>
     <row r="81" spans="1:8">
       <c r="A81" t="s">
-        <v>304</v>
+        <v>293</v>
       </c>
       <c r="B81" t="s">
         <v>9</v>
       </c>
       <c r="C81" t="s">
-        <v>305</v>
+        <v>294</v>
       </c>
       <c r="D81" t="s">
-        <v>95</v>
+        <v>139</v>
       </c>
       <c r="E81" t="s">
-        <v>96</v>
+        <v>140</v>
       </c>
       <c r="F81" t="s">
-        <v>49</v>
+        <v>61</v>
       </c>
       <c r="G81" s="1" t="s">
-        <v>306</v>
+        <v>295</v>
       </c>
       <c r="H81" t="s">
-        <v>307</v>
+        <v>296</v>
       </c>
     </row>
     <row r="82" spans="1:8">
       <c r="A82" t="s">
-        <v>308</v>
+        <v>297</v>
       </c>
       <c r="B82" t="s">
         <v>9</v>
       </c>
       <c r="C82" t="s">
-        <v>309</v>
+        <v>298</v>
       </c>
       <c r="D82" t="s">
-        <v>95</v>
+        <v>139</v>
       </c>
       <c r="E82" t="s">
-        <v>96</v>
+        <v>140</v>
       </c>
       <c r="F82" t="s">
-        <v>25</v>
+        <v>182</v>
       </c>
       <c r="G82" s="1" t="s">
-        <v>310</v>
+        <v>299</v>
       </c>
       <c r="H82" t="s">
-        <v>311</v>
+        <v>300</v>
       </c>
     </row>
     <row r="83" spans="1:8">
       <c r="A83" t="s">
-        <v>312</v>
+        <v>301</v>
       </c>
       <c r="B83" t="s">
         <v>9</v>
       </c>
       <c r="C83" t="s">
-        <v>313</v>
+        <v>302</v>
       </c>
       <c r="D83" t="s">
-        <v>95</v>
+        <v>139</v>
       </c>
       <c r="E83" t="s">
-        <v>96</v>
+        <v>140</v>
       </c>
       <c r="F83" t="s">
-        <v>25</v>
+        <v>199</v>
       </c>
       <c r="G83" s="1" t="s">
-        <v>314</v>
+        <v>303</v>
       </c>
       <c r="H83" t="s">
-        <v>315</v>
+        <v>304</v>
       </c>
     </row>
     <row r="84" spans="1:8">
       <c r="A84" t="s">
-        <v>316</v>
+        <v>305</v>
       </c>
       <c r="B84" t="s">
         <v>9</v>
       </c>
       <c r="C84" t="s">
-        <v>317</v>
+        <v>306</v>
       </c>
       <c r="D84" t="s">
-        <v>95</v>
+        <v>139</v>
       </c>
       <c r="E84" t="s">
-        <v>96</v>
+        <v>140</v>
       </c>
       <c r="F84" t="s">
-        <v>25</v>
+        <v>182</v>
       </c>
       <c r="G84" s="1" t="s">
-        <v>318</v>
+        <v>307</v>
       </c>
       <c r="H84" t="s">
-        <v>319</v>
+        <v>308</v>
       </c>
     </row>
     <row r="85" spans="1:8">
       <c r="A85" t="s">
-        <v>320</v>
+        <v>309</v>
       </c>
       <c r="B85" t="s">
         <v>9</v>
       </c>
       <c r="C85" t="s">
-        <v>321</v>
+        <v>310</v>
       </c>
       <c r="D85" t="s">
-        <v>95</v>
+        <v>139</v>
       </c>
       <c r="E85" t="s">
-        <v>96</v>
+        <v>140</v>
       </c>
       <c r="F85" t="s">
-        <v>13</v>
+        <v>182</v>
       </c>
       <c r="G85" s="1" t="s">
-        <v>322</v>
+        <v>311</v>
       </c>
       <c r="H85" t="s">
-        <v>323</v>
+        <v>312</v>
       </c>
     </row>
     <row r="86" spans="1:8">
       <c r="A86" t="s">
-        <v>324</v>
+        <v>313</v>
       </c>
       <c r="B86" t="s">
         <v>9</v>
       </c>
       <c r="C86" t="s">
-        <v>325</v>
+        <v>314</v>
       </c>
       <c r="D86" t="s">
-        <v>95</v>
+        <v>139</v>
       </c>
       <c r="E86" t="s">
-        <v>96</v>
+        <v>140</v>
       </c>
       <c r="F86" t="s">
-        <v>13</v>
+        <v>212</v>
       </c>
       <c r="G86" s="1" t="s">
-        <v>326</v>
+        <v>315</v>
       </c>
       <c r="H86" t="s">
-        <v>327</v>
+        <v>316</v>
       </c>
     </row>
     <row r="87" spans="1:8">
       <c r="A87" t="s">
-        <v>328</v>
+        <v>317</v>
       </c>
       <c r="B87" t="s">
         <v>9</v>
       </c>
       <c r="C87" t="s">
-        <v>329</v>
+        <v>318</v>
       </c>
       <c r="D87" t="s">
-        <v>95</v>
+        <v>139</v>
       </c>
       <c r="E87" t="s">
-        <v>96</v>
+        <v>140</v>
       </c>
       <c r="F87" t="s">
-        <v>161</v>
+        <v>212</v>
       </c>
       <c r="G87" s="1" t="s">
-        <v>330</v>
+        <v>319</v>
       </c>
       <c r="H87" t="s">
-        <v>331</v>
+        <v>320</v>
       </c>
     </row>
     <row r="88" spans="1:8">
       <c r="A88" t="s">
-        <v>332</v>
+        <v>321</v>
       </c>
       <c r="B88" t="s">
         <v>9</v>
       </c>
       <c r="C88" t="s">
-        <v>333</v>
+        <v>322</v>
       </c>
       <c r="D88" t="s">
-        <v>95</v>
+        <v>139</v>
       </c>
       <c r="E88" t="s">
-        <v>96</v>
+        <v>140</v>
       </c>
       <c r="F88" t="s">
-        <v>97</v>
+        <v>32</v>
       </c>
       <c r="G88" s="1" t="s">
-        <v>334</v>
+        <v>323</v>
       </c>
       <c r="H88" t="s">
-        <v>335</v>
+        <v>324</v>
       </c>
     </row>
     <row r="89" spans="1:8">
       <c r="A89" t="s">
-        <v>336</v>
+        <v>325</v>
       </c>
       <c r="B89" t="s">
         <v>9</v>
       </c>
       <c r="C89" t="s">
-        <v>337</v>
+        <v>326</v>
       </c>
       <c r="D89" t="s">
-        <v>95</v>
+        <v>139</v>
       </c>
       <c r="E89" t="s">
-        <v>96</v>
+        <v>140</v>
       </c>
       <c r="F89" t="s">
-        <v>174</v>
+        <v>32</v>
       </c>
       <c r="G89" s="1" t="s">
-        <v>338</v>
+        <v>327</v>
       </c>
       <c r="H89" t="s">
-        <v>339</v>
+        <v>328</v>
       </c>
     </row>
     <row r="90" spans="1:8">
       <c r="A90" t="s">
-        <v>340</v>
+        <v>329</v>
       </c>
       <c r="B90" t="s">
         <v>9</v>
       </c>
       <c r="C90" t="s">
-        <v>341</v>
+        <v>330</v>
       </c>
       <c r="D90" t="s">
-        <v>95</v>
+        <v>139</v>
       </c>
       <c r="E90" t="s">
-        <v>96</v>
+        <v>140</v>
       </c>
       <c r="F90" t="s">
-        <v>174</v>
+        <v>331</v>
       </c>
       <c r="G90" s="1" t="s">
-        <v>342</v>
+        <v>332</v>
       </c>
       <c r="H90" t="s">
-        <v>343</v>
+        <v>333</v>
       </c>
     </row>
     <row r="91" spans="1:8">
       <c r="A91" t="s">
-        <v>344</v>
+        <v>334</v>
       </c>
       <c r="B91" t="s">
         <v>9</v>
       </c>
       <c r="C91" t="s">
-        <v>345</v>
+        <v>335</v>
       </c>
       <c r="D91" t="s">
-        <v>95</v>
+        <v>139</v>
       </c>
       <c r="E91" t="s">
-        <v>96</v>
+        <v>140</v>
       </c>
       <c r="F91" t="s">
-        <v>140</v>
+        <v>56</v>
       </c>
       <c r="G91" s="1" t="s">
-        <v>346</v>
+        <v>336</v>
       </c>
       <c r="H91" t="s">
-        <v>347</v>
+        <v>337</v>
       </c>
     </row>
     <row r="92" spans="1:8">
       <c r="A92" t="s">
-        <v>348</v>
+        <v>338</v>
       </c>
       <c r="B92" t="s">
         <v>9</v>
       </c>
       <c r="C92" t="s">
-        <v>349</v>
+        <v>339</v>
       </c>
       <c r="D92" t="s">
-        <v>95</v>
+        <v>139</v>
       </c>
       <c r="E92" t="s">
-        <v>96</v>
+        <v>140</v>
       </c>
       <c r="F92" t="s">
-        <v>140</v>
+        <v>56</v>
       </c>
       <c r="G92" s="1" t="s">
-        <v>350</v>
+        <v>340</v>
       </c>
       <c r="H92" t="s">
-        <v>351</v>
+        <v>341</v>
       </c>
     </row>
     <row r="93" spans="1:8">
       <c r="A93" t="s">
-        <v>352</v>
+        <v>342</v>
       </c>
       <c r="B93" t="s">
         <v>9</v>
       </c>
       <c r="C93" t="s">
-        <v>353</v>
+        <v>343</v>
       </c>
       <c r="D93" t="s">
-        <v>95</v>
+        <v>139</v>
       </c>
       <c r="E93" t="s">
-        <v>96</v>
+        <v>140</v>
       </c>
       <c r="F93" t="s">
-        <v>120</v>
+        <v>56</v>
       </c>
       <c r="G93" s="1" t="s">
-        <v>354</v>
+        <v>344</v>
       </c>
       <c r="H93" t="s">
-        <v>355</v>
+        <v>345</v>
       </c>
     </row>
     <row r="94" spans="1:8">
       <c r="A94" t="s">
-        <v>356</v>
+        <v>346</v>
       </c>
       <c r="B94" t="s">
         <v>9</v>
       </c>
       <c r="C94" t="s">
-        <v>357</v>
+        <v>347</v>
       </c>
       <c r="D94" t="s">
-        <v>95</v>
+        <v>139</v>
       </c>
       <c r="E94" t="s">
-        <v>96</v>
+        <v>140</v>
       </c>
       <c r="F94" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="G94" s="1" t="s">
-        <v>358</v>
+        <v>348</v>
       </c>
       <c r="H94" t="s">
-        <v>359</v>
+        <v>349</v>
       </c>
     </row>
     <row r="95" spans="1:8">
       <c r="A95" t="s">
-        <v>360</v>
+        <v>350</v>
       </c>
       <c r="B95" t="s">
         <v>9</v>
       </c>
       <c r="C95" t="s">
-        <v>361</v>
+        <v>351</v>
       </c>
       <c r="D95" t="s">
-        <v>95</v>
+        <v>139</v>
       </c>
       <c r="E95" t="s">
-        <v>96</v>
+        <v>140</v>
       </c>
       <c r="F95" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="G95" s="1" t="s">
-        <v>362</v>
+        <v>352</v>
       </c>
       <c r="H95" t="s">
-        <v>363</v>
+        <v>353</v>
       </c>
     </row>
     <row r="96" spans="1:8">
       <c r="A96" t="s">
-        <v>364</v>
+        <v>354</v>
       </c>
       <c r="B96" t="s">
         <v>9</v>
       </c>
       <c r="C96" t="s">
-        <v>365</v>
+        <v>355</v>
       </c>
       <c r="D96" t="s">
-        <v>95</v>
+        <v>139</v>
       </c>
       <c r="E96" t="s">
-        <v>96</v>
+        <v>140</v>
       </c>
       <c r="F96" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="G96" s="1" t="s">
-        <v>366</v>
+        <v>356</v>
       </c>
       <c r="H96" t="s">
-        <v>367</v>
+        <v>357</v>
       </c>
     </row>
     <row r="97" spans="1:8">
       <c r="A97" t="s">
-        <v>368</v>
+        <v>358</v>
       </c>
       <c r="B97" t="s">
         <v>9</v>
       </c>
       <c r="C97" t="s">
-        <v>369</v>
+        <v>359</v>
       </c>
       <c r="D97" t="s">
-        <v>95</v>
+        <v>139</v>
       </c>
       <c r="E97" t="s">
-        <v>96</v>
+        <v>140</v>
       </c>
       <c r="F97" t="s">
-        <v>25</v>
+        <v>13</v>
       </c>
       <c r="G97" s="1" t="s">
-        <v>14</v>
+        <v>360</v>
       </c>
       <c r="H97" t="s">
-        <v>370</v>
+        <v>361</v>
       </c>
     </row>
     <row r="98" spans="1:8">
       <c r="A98" t="s">
-        <v>371</v>
+        <v>362</v>
       </c>
       <c r="B98" t="s">
         <v>9</v>
       </c>
       <c r="C98" t="s">
-        <v>372</v>
+        <v>363</v>
       </c>
       <c r="D98" t="s">
-        <v>95</v>
+        <v>139</v>
       </c>
       <c r="E98" t="s">
-        <v>96</v>
+        <v>140</v>
       </c>
       <c r="F98" t="s">
-        <v>104</v>
+        <v>13</v>
       </c>
       <c r="G98" s="1" t="s">
-        <v>373</v>
+        <v>364</v>
       </c>
       <c r="H98" t="s">
-        <v>374</v>
+        <v>365</v>
       </c>
     </row>
     <row r="99" spans="1:8">
       <c r="A99" t="s">
-        <v>375</v>
+        <v>366</v>
       </c>
       <c r="B99" t="s">
         <v>9</v>
       </c>
       <c r="C99" t="s">
-        <v>376</v>
+        <v>367</v>
       </c>
       <c r="D99" t="s">
-        <v>95</v>
+        <v>139</v>
       </c>
       <c r="E99" t="s">
-        <v>96</v>
+        <v>140</v>
       </c>
       <c r="F99" t="s">
-        <v>104</v>
+        <v>199</v>
       </c>
       <c r="G99" s="1" t="s">
-        <v>377</v>
+        <v>368</v>
       </c>
       <c r="H99" t="s">
-        <v>378</v>
+        <v>369</v>
       </c>
     </row>
     <row r="100" spans="1:8">
       <c r="A100" t="s">
-        <v>379</v>
+        <v>370</v>
       </c>
       <c r="B100" t="s">
         <v>9</v>
       </c>
       <c r="C100" t="s">
-        <v>380</v>
+        <v>371</v>
       </c>
       <c r="D100" t="s">
-        <v>95</v>
+        <v>139</v>
       </c>
       <c r="E100" t="s">
-        <v>96</v>
+        <v>140</v>
       </c>
       <c r="F100" t="s">
-        <v>53</v>
+        <v>141</v>
       </c>
       <c r="G100" s="1" t="s">
-        <v>381</v>
+        <v>372</v>
       </c>
       <c r="H100" t="s">
-        <v>382</v>
+        <v>373</v>
       </c>
     </row>
     <row r="101" spans="1:8">
       <c r="A101" t="s">
-        <v>383</v>
+        <v>374</v>
       </c>
       <c r="B101" t="s">
         <v>9</v>
       </c>
       <c r="C101" t="s">
-        <v>384</v>
+        <v>375</v>
       </c>
       <c r="D101" t="s">
-        <v>95</v>
+        <v>139</v>
       </c>
       <c r="E101" t="s">
-        <v>96</v>
+        <v>140</v>
       </c>
       <c r="F101" t="s">
-        <v>53</v>
+        <v>212</v>
       </c>
       <c r="G101" s="1" t="s">
-        <v>385</v>
+        <v>376</v>
       </c>
       <c r="H101" t="s">
-        <v>386</v>
+        <v>377</v>
       </c>
     </row>
     <row r="102" spans="1:8">
       <c r="A102" t="s">
-        <v>387</v>
+        <v>378</v>
       </c>
       <c r="B102" t="s">
         <v>9</v>
       </c>
       <c r="C102" t="s">
-        <v>388</v>
+        <v>379</v>
       </c>
       <c r="D102" t="s">
-        <v>95</v>
+        <v>139</v>
       </c>
       <c r="E102" t="s">
-        <v>96</v>
+        <v>140</v>
       </c>
       <c r="F102" t="s">
-        <v>53</v>
+        <v>212</v>
       </c>
       <c r="G102" s="1" t="s">
-        <v>389</v>
+        <v>380</v>
       </c>
       <c r="H102" t="s">
-        <v>390</v>
+        <v>381</v>
       </c>
     </row>
     <row r="103" spans="1:8">
       <c r="A103" t="s">
-        <v>391</v>
+        <v>382</v>
       </c>
       <c r="B103" t="s">
         <v>9</v>
       </c>
       <c r="C103" t="s">
-        <v>392</v>
+        <v>383</v>
       </c>
       <c r="D103" t="s">
-        <v>95</v>
+        <v>139</v>
       </c>
       <c r="E103" t="s">
-        <v>96</v>
+        <v>140</v>
       </c>
       <c r="F103" t="s">
-        <v>18</v>
+        <v>182</v>
       </c>
       <c r="G103" s="1" t="s">
-        <v>393</v>
+        <v>384</v>
       </c>
       <c r="H103" t="s">
-        <v>394</v>
+        <v>385</v>
       </c>
     </row>
     <row r="104" spans="1:8">
       <c r="A104" t="s">
-        <v>395</v>
+        <v>386</v>
       </c>
       <c r="B104" t="s">
         <v>9</v>
       </c>
       <c r="C104" t="s">
-        <v>396</v>
+        <v>387</v>
       </c>
       <c r="D104" t="s">
-        <v>95</v>
+        <v>139</v>
       </c>
       <c r="E104" t="s">
-        <v>96</v>
+        <v>140</v>
       </c>
       <c r="F104" t="s">
-        <v>18</v>
+        <v>182</v>
       </c>
       <c r="G104" s="1" t="s">
-        <v>397</v>
+        <v>388</v>
       </c>
       <c r="H104" t="s">
-        <v>398</v>
+        <v>389</v>
       </c>
     </row>
     <row r="105" spans="1:8">
       <c r="A105" t="s">
-        <v>399</v>
+        <v>390</v>
       </c>
       <c r="B105" t="s">
         <v>9</v>
       </c>
       <c r="C105" t="s">
-        <v>400</v>
+        <v>391</v>
       </c>
       <c r="D105" t="s">
-        <v>95</v>
+        <v>139</v>
       </c>
       <c r="E105" t="s">
-        <v>96</v>
+        <v>140</v>
       </c>
       <c r="F105" t="s">
-        <v>18</v>
+        <v>69</v>
       </c>
       <c r="G105" s="1" t="s">
-        <v>401</v>
+        <v>392</v>
       </c>
       <c r="H105" t="s">
-        <v>402</v>
+        <v>393</v>
       </c>
     </row>
     <row r="106" spans="1:8">
       <c r="A106" t="s">
-        <v>403</v>
+        <v>394</v>
       </c>
       <c r="B106" t="s">
         <v>9</v>
       </c>
       <c r="C106" t="s">
-        <v>404</v>
+        <v>395</v>
       </c>
       <c r="D106" t="s">
-        <v>95</v>
+        <v>139</v>
       </c>
       <c r="E106" t="s">
-        <v>96</v>
+        <v>140</v>
       </c>
       <c r="F106" t="s">
-        <v>18</v>
+        <v>32</v>
       </c>
       <c r="G106" s="1" t="s">
-        <v>405</v>
+        <v>396</v>
       </c>
       <c r="H106" t="s">
-        <v>406</v>
+        <v>397</v>
       </c>
     </row>
     <row r="107" spans="1:8">
       <c r="A107" t="s">
-        <v>407</v>
+        <v>398</v>
       </c>
       <c r="B107" t="s">
         <v>9</v>
       </c>
       <c r="C107" t="s">
-        <v>408</v>
+        <v>399</v>
       </c>
       <c r="D107" t="s">
-        <v>95</v>
+        <v>139</v>
       </c>
       <c r="E107" t="s">
-        <v>96</v>
+        <v>140</v>
       </c>
       <c r="F107" t="s">
-        <v>18</v>
+        <v>32</v>
       </c>
       <c r="G107" s="1" t="s">
-        <v>409</v>
+        <v>400</v>
       </c>
       <c r="H107" t="s">
-        <v>410</v>
+        <v>401</v>
       </c>
     </row>
     <row r="108" spans="1:8">
       <c r="A108" t="s">
-        <v>411</v>
+        <v>402</v>
       </c>
       <c r="B108" t="s">
         <v>9</v>
       </c>
       <c r="C108" t="s">
-        <v>412</v>
+        <v>403</v>
       </c>
       <c r="D108" t="s">
-        <v>95</v>
+        <v>139</v>
       </c>
       <c r="E108" t="s">
-        <v>96</v>
+        <v>140</v>
       </c>
       <c r="F108" t="s">
-        <v>18</v>
+        <v>32</v>
       </c>
       <c r="G108" s="1" t="s">
-        <v>413</v>
+        <v>404</v>
       </c>
       <c r="H108" t="s">
-        <v>414</v>
+        <v>405</v>
       </c>
     </row>
     <row r="109" spans="1:8">
       <c r="A109" t="s">
-        <v>415</v>
+        <v>406</v>
       </c>
       <c r="B109" t="s">
         <v>9</v>
       </c>
       <c r="C109" t="s">
-        <v>416</v>
+        <v>407</v>
       </c>
       <c r="D109" t="s">
-        <v>95</v>
+        <v>139</v>
       </c>
       <c r="E109" t="s">
-        <v>96</v>
+        <v>140</v>
       </c>
       <c r="F109" t="s">
-        <v>208</v>
+        <v>27</v>
       </c>
       <c r="G109" s="1" t="s">
-        <v>417</v>
+        <v>33</v>
       </c>
       <c r="H109" t="s">
-        <v>418</v>
+        <v>408</v>
       </c>
     </row>
     <row r="110" spans="1:8">
       <c r="A110" t="s">
-        <v>419</v>
+        <v>409</v>
       </c>
       <c r="B110" t="s">
         <v>9</v>
       </c>
       <c r="C110" t="s">
-        <v>420</v>
+        <v>410</v>
       </c>
       <c r="D110" t="s">
-        <v>95</v>
+        <v>139</v>
       </c>
       <c r="E110" t="s">
-        <v>96</v>
+        <v>140</v>
       </c>
       <c r="F110" t="s">
-        <v>104</v>
+        <v>148</v>
       </c>
       <c r="G110" s="1" t="s">
-        <v>14</v>
+        <v>411</v>
       </c>
       <c r="H110" t="s">
-        <v>421</v>
+        <v>412</v>
       </c>
     </row>
     <row r="111" spans="1:8">
       <c r="A111" t="s">
-        <v>422</v>
+        <v>413</v>
       </c>
       <c r="B111" t="s">
         <v>9</v>
       </c>
       <c r="C111" t="s">
-        <v>423</v>
+        <v>414</v>
       </c>
       <c r="D111" t="s">
-        <v>95</v>
+        <v>139</v>
       </c>
       <c r="E111" t="s">
-        <v>96</v>
+        <v>140</v>
       </c>
       <c r="F111" t="s">
-        <v>104</v>
+        <v>148</v>
       </c>
       <c r="G111" s="1" t="s">
-        <v>424</v>
+        <v>415</v>
       </c>
       <c r="H111" t="s">
-        <v>425</v>
+        <v>416</v>
       </c>
     </row>
     <row r="112" spans="1:8">
       <c r="A112" t="s">
-        <v>426</v>
+        <v>417</v>
       </c>
       <c r="B112" t="s">
         <v>9</v>
       </c>
       <c r="C112" t="s">
-        <v>427</v>
+        <v>418</v>
       </c>
       <c r="D112" t="s">
-        <v>95</v>
+        <v>139</v>
       </c>
       <c r="E112" t="s">
-        <v>96</v>
+        <v>140</v>
       </c>
       <c r="F112" t="s">
-        <v>29</v>
+        <v>61</v>
       </c>
       <c r="G112" s="1" t="s">
-        <v>428</v>
+        <v>419</v>
       </c>
       <c r="H112" t="s">
-        <v>429</v>
+        <v>420</v>
       </c>
     </row>
     <row r="113" spans="1:8">
       <c r="A113" t="s">
-        <v>430</v>
+        <v>421</v>
       </c>
       <c r="B113" t="s">
         <v>9</v>
       </c>
       <c r="C113" t="s">
-        <v>431</v>
+        <v>422</v>
       </c>
       <c r="D113" t="s">
-        <v>95</v>
+        <v>139</v>
       </c>
       <c r="E113" t="s">
-        <v>96</v>
+        <v>140</v>
       </c>
       <c r="F113" t="s">
-        <v>29</v>
+        <v>61</v>
       </c>
       <c r="G113" s="1" t="s">
-        <v>432</v>
+        <v>423</v>
       </c>
       <c r="H113" t="s">
-        <v>433</v>
+        <v>424</v>
       </c>
     </row>
     <row r="114" spans="1:8">
       <c r="A114" t="s">
-        <v>434</v>
+        <v>425</v>
       </c>
       <c r="B114" t="s">
         <v>9</v>
       </c>
       <c r="C114" t="s">
-        <v>435</v>
+        <v>426</v>
       </c>
       <c r="D114" t="s">
-        <v>95</v>
+        <v>139</v>
       </c>
       <c r="E114" t="s">
-        <v>96</v>
+        <v>140</v>
       </c>
       <c r="F114" t="s">
-        <v>208</v>
+        <v>61</v>
       </c>
       <c r="G114" s="1" t="s">
-        <v>436</v>
+        <v>427</v>
       </c>
       <c r="H114" t="s">
-        <v>437</v>
+        <v>428</v>
       </c>
     </row>
     <row r="115" spans="1:8">
       <c r="A115" t="s">
-        <v>438</v>
+        <v>429</v>
       </c>
       <c r="B115" t="s">
         <v>9</v>
       </c>
       <c r="C115" t="s">
-        <v>439</v>
+        <v>430</v>
       </c>
       <c r="D115" t="s">
-        <v>95</v>
+        <v>139</v>
       </c>
       <c r="E115" t="s">
-        <v>96</v>
+        <v>140</v>
       </c>
       <c r="F115" t="s">
-        <v>208</v>
+        <v>18</v>
       </c>
       <c r="G115" s="1" t="s">
-        <v>440</v>
+        <v>431</v>
       </c>
       <c r="H115" t="s">
-        <v>441</v>
+        <v>432</v>
       </c>
     </row>
     <row r="116" spans="1:8">
       <c r="A116" t="s">
-        <v>442</v>
+        <v>433</v>
       </c>
       <c r="B116" t="s">
         <v>9</v>
       </c>
       <c r="C116" t="s">
-        <v>443</v>
+        <v>434</v>
       </c>
       <c r="D116" t="s">
-        <v>95</v>
+        <v>139</v>
       </c>
       <c r="E116" t="s">
-        <v>96</v>
+        <v>140</v>
       </c>
       <c r="F116" t="s">
-        <v>53</v>
+        <v>18</v>
       </c>
       <c r="G116" s="1" t="s">
-        <v>444</v>
+        <v>435</v>
       </c>
       <c r="H116" t="s">
-        <v>445</v>
+        <v>436</v>
       </c>
     </row>
     <row r="117" spans="1:8">
       <c r="A117" t="s">
-        <v>446</v>
+        <v>437</v>
       </c>
       <c r="B117" t="s">
         <v>9</v>
       </c>
       <c r="C117" t="s">
-        <v>447</v>
+        <v>438</v>
       </c>
       <c r="D117" t="s">
-        <v>95</v>
+        <v>139</v>
       </c>
       <c r="E117" t="s">
-        <v>96</v>
+        <v>140</v>
       </c>
       <c r="F117" t="s">
-        <v>120</v>
+        <v>18</v>
       </c>
       <c r="G117" s="1" t="s">
-        <v>448</v>
+        <v>439</v>
       </c>
       <c r="H117" t="s">
-        <v>449</v>
+        <v>440</v>
       </c>
     </row>
     <row r="118" spans="1:8">
       <c r="A118" t="s">
-        <v>450</v>
+        <v>441</v>
       </c>
       <c r="B118" t="s">
         <v>9</v>
       </c>
       <c r="C118" t="s">
-        <v>451</v>
+        <v>442</v>
       </c>
       <c r="D118" t="s">
-        <v>95</v>
+        <v>139</v>
       </c>
       <c r="E118" t="s">
-        <v>96</v>
+        <v>140</v>
       </c>
       <c r="F118" t="s">
-        <v>120</v>
+        <v>18</v>
       </c>
       <c r="G118" s="1" t="s">
-        <v>452</v>
+        <v>443</v>
       </c>
       <c r="H118" t="s">
-        <v>453</v>
+        <v>444</v>
       </c>
     </row>
     <row r="119" spans="1:8">
       <c r="A119" t="s">
-        <v>454</v>
+        <v>445</v>
       </c>
       <c r="B119" t="s">
         <v>9</v>
       </c>
       <c r="C119" t="s">
-        <v>455</v>
+        <v>446</v>
       </c>
       <c r="D119" t="s">
-        <v>95</v>
+        <v>139</v>
       </c>
       <c r="E119" t="s">
-        <v>96</v>
+        <v>140</v>
       </c>
       <c r="F119" t="s">
-        <v>29</v>
+        <v>18</v>
       </c>
       <c r="G119" s="1" t="s">
-        <v>14</v>
+        <v>447</v>
       </c>
       <c r="H119" t="s">
-        <v>456</v>
+        <v>448</v>
       </c>
     </row>
     <row r="120" spans="1:8">
       <c r="A120" t="s">
-        <v>457</v>
+        <v>449</v>
       </c>
       <c r="B120" t="s">
         <v>9</v>
       </c>
       <c r="C120" t="s">
-        <v>458</v>
+        <v>450</v>
       </c>
       <c r="D120" t="s">
-        <v>95</v>
+        <v>139</v>
       </c>
       <c r="E120" t="s">
-        <v>96</v>
+        <v>140</v>
       </c>
       <c r="F120" t="s">
-        <v>49</v>
+        <v>18</v>
       </c>
       <c r="G120" s="1" t="s">
-        <v>14</v>
+        <v>451</v>
       </c>
       <c r="H120" t="s">
-        <v>459</v>
+        <v>452</v>
       </c>
     </row>
     <row r="121" spans="1:8">
       <c r="A121" t="s">
-        <v>460</v>
+        <v>453</v>
       </c>
       <c r="B121" t="s">
         <v>9</v>
       </c>
       <c r="C121" t="s">
-        <v>461</v>
+        <v>454</v>
       </c>
       <c r="D121" t="s">
-        <v>95</v>
+        <v>139</v>
       </c>
       <c r="E121" t="s">
-        <v>96</v>
+        <v>140</v>
       </c>
       <c r="F121" t="s">
-        <v>53</v>
+        <v>246</v>
       </c>
       <c r="G121" s="1" t="s">
-        <v>14</v>
+        <v>455</v>
       </c>
       <c r="H121" t="s">
-        <v>462</v>
+        <v>456</v>
       </c>
     </row>
     <row r="122" spans="1:8">
       <c r="A122" t="s">
-        <v>463</v>
+        <v>457</v>
       </c>
       <c r="B122" t="s">
         <v>9</v>
       </c>
       <c r="C122" t="s">
-        <v>464</v>
+        <v>458</v>
       </c>
       <c r="D122" t="s">
-        <v>95</v>
+        <v>139</v>
       </c>
       <c r="E122" t="s">
-        <v>96</v>
+        <v>140</v>
       </c>
       <c r="F122" t="s">
-        <v>25</v>
+        <v>148</v>
       </c>
       <c r="G122" s="1" t="s">
-        <v>14</v>
+        <v>459</v>
       </c>
       <c r="H122" t="s">
-        <v>465</v>
+        <v>460</v>
       </c>
     </row>
     <row r="123" spans="1:8">
       <c r="A123" t="s">
-        <v>466</v>
+        <v>461</v>
       </c>
       <c r="B123" t="s">
         <v>9</v>
       </c>
       <c r="C123" t="s">
-        <v>467</v>
+        <v>462</v>
       </c>
       <c r="D123" t="s">
-        <v>95</v>
+        <v>139</v>
       </c>
       <c r="E123" t="s">
-        <v>96</v>
+        <v>140</v>
       </c>
       <c r="F123" t="s">
-        <v>25</v>
+        <v>148</v>
       </c>
       <c r="G123" s="1" t="s">
-        <v>14</v>
+        <v>463</v>
       </c>
       <c r="H123" t="s">
-        <v>468</v>
+        <v>464</v>
       </c>
     </row>
     <row r="124" spans="1:8">
       <c r="A124" t="s">
-        <v>469</v>
+        <v>465</v>
       </c>
       <c r="B124" t="s">
         <v>9</v>
       </c>
       <c r="C124" t="s">
-        <v>470</v>
+        <v>466</v>
       </c>
       <c r="D124" t="s">
-        <v>95</v>
+        <v>139</v>
       </c>
       <c r="E124" t="s">
-        <v>96</v>
+        <v>140</v>
       </c>
       <c r="F124" t="s">
-        <v>25</v>
+        <v>32</v>
       </c>
       <c r="G124" s="1" t="s">
-        <v>14</v>
+        <v>467</v>
       </c>
       <c r="H124" t="s">
-        <v>471</v>
+        <v>468</v>
       </c>
     </row>
     <row r="125" spans="1:8">
       <c r="A125" t="s">
+        <v>469</v>
+      </c>
+      <c r="B125" t="s">
+        <v>9</v>
+      </c>
+      <c r="C125" t="s">
+        <v>470</v>
+      </c>
+      <c r="D125" t="s">
+        <v>139</v>
+      </c>
+      <c r="E125" t="s">
+        <v>140</v>
+      </c>
+      <c r="F125" t="s">
+        <v>32</v>
+      </c>
+      <c r="G125" s="1" t="s">
+        <v>471</v>
+      </c>
+      <c r="H125" t="s">
         <v>472</v>
-      </c>
-[...19 lines deleted...]
-        <v>474</v>
       </c>
     </row>
     <row r="126" spans="1:8">
       <c r="A126" t="s">
+        <v>473</v>
+      </c>
+      <c r="B126" t="s">
+        <v>9</v>
+      </c>
+      <c r="C126" t="s">
+        <v>474</v>
+      </c>
+      <c r="D126" t="s">
+        <v>139</v>
+      </c>
+      <c r="E126" t="s">
+        <v>140</v>
+      </c>
+      <c r="F126" t="s">
+        <v>246</v>
+      </c>
+      <c r="G126" s="1" t="s">
         <v>475</v>
       </c>
-      <c r="B126" t="s">
-[...2 lines deleted...]
-      <c r="C126" t="s">
+      <c r="H126" t="s">
         <v>476</v>
-      </c>
-[...13 lines deleted...]
-        <v>477</v>
       </c>
     </row>
     <row r="127" spans="1:8">
       <c r="A127" t="s">
+        <v>477</v>
+      </c>
+      <c r="B127" t="s">
+        <v>9</v>
+      </c>
+      <c r="C127" t="s">
         <v>478</v>
       </c>
-      <c r="B127" t="s">
-[...2 lines deleted...]
-      <c r="C127" t="s">
+      <c r="D127" t="s">
+        <v>139</v>
+      </c>
+      <c r="E127" t="s">
+        <v>140</v>
+      </c>
+      <c r="F127" t="s">
+        <v>246</v>
+      </c>
+      <c r="G127" s="1" t="s">
         <v>479</v>
-      </c>
-[...10 lines deleted...]
-        <v>14</v>
       </c>
       <c r="H127" t="s">
         <v>480</v>
       </c>
     </row>
     <row r="128" spans="1:8">
       <c r="A128" t="s">
         <v>481</v>
       </c>
       <c r="B128" t="s">
         <v>9</v>
       </c>
       <c r="C128" t="s">
         <v>482</v>
       </c>
       <c r="D128" t="s">
-        <v>95</v>
+        <v>139</v>
       </c>
       <c r="E128" t="s">
-        <v>96</v>
+        <v>140</v>
       </c>
       <c r="F128" t="s">
-        <v>161</v>
+        <v>61</v>
       </c>
       <c r="G128" s="1" t="s">
-        <v>14</v>
+        <v>483</v>
       </c>
       <c r="H128" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
     </row>
     <row r="129" spans="1:8">
       <c r="A129" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="B129" t="s">
         <v>9</v>
       </c>
       <c r="C129" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="D129" t="s">
-        <v>95</v>
+        <v>139</v>
       </c>
       <c r="E129" t="s">
-        <v>96</v>
+        <v>140</v>
       </c>
       <c r="F129" t="s">
-        <v>140</v>
+        <v>69</v>
       </c>
       <c r="G129" s="1" t="s">
-        <v>14</v>
+        <v>487</v>
       </c>
       <c r="H129" t="s">
-        <v>486</v>
+        <v>488</v>
       </c>
     </row>
     <row r="130" spans="1:8">
       <c r="A130" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
       <c r="B130" t="s">
         <v>9</v>
       </c>
       <c r="C130" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="D130" t="s">
-        <v>95</v>
+        <v>139</v>
       </c>
       <c r="E130" t="s">
-        <v>96</v>
+        <v>140</v>
       </c>
       <c r="F130" t="s">
-        <v>140</v>
+        <v>69</v>
       </c>
       <c r="G130" s="1" t="s">
-        <v>14</v>
+        <v>491</v>
       </c>
       <c r="H130" t="s">
-        <v>489</v>
+        <v>492</v>
       </c>
     </row>
     <row r="131" spans="1:8">
       <c r="A131" t="s">
-        <v>490</v>
+        <v>493</v>
       </c>
       <c r="B131" t="s">
         <v>9</v>
       </c>
       <c r="C131" t="s">
-        <v>491</v>
+        <v>494</v>
       </c>
       <c r="D131" t="s">
-        <v>95</v>
+        <v>139</v>
       </c>
       <c r="E131" t="s">
-        <v>96</v>
+        <v>140</v>
       </c>
       <c r="F131" t="s">
-        <v>140</v>
+        <v>32</v>
       </c>
       <c r="G131" s="1" t="s">
-        <v>14</v>
+        <v>495</v>
       </c>
       <c r="H131" t="s">
-        <v>492</v>
+        <v>496</v>
       </c>
     </row>
     <row r="132" spans="1:8">
       <c r="A132" t="s">
-        <v>493</v>
+        <v>497</v>
       </c>
       <c r="B132" t="s">
         <v>9</v>
       </c>
       <c r="C132" t="s">
-        <v>494</v>
+        <v>498</v>
       </c>
       <c r="D132" t="s">
-        <v>95</v>
+        <v>139</v>
       </c>
       <c r="E132" t="s">
-        <v>96</v>
+        <v>140</v>
       </c>
       <c r="F132" t="s">
-        <v>97</v>
+        <v>56</v>
       </c>
       <c r="G132" s="1" t="s">
-        <v>14</v>
+        <v>499</v>
       </c>
       <c r="H132" t="s">
-        <v>495</v>
+        <v>500</v>
       </c>
     </row>
     <row r="133" spans="1:8">
       <c r="A133" t="s">
-        <v>496</v>
+        <v>501</v>
       </c>
       <c r="B133" t="s">
         <v>9</v>
       </c>
       <c r="C133" t="s">
-        <v>497</v>
+        <v>502</v>
       </c>
       <c r="D133" t="s">
-        <v>95</v>
+        <v>139</v>
       </c>
       <c r="E133" t="s">
-        <v>96</v>
+        <v>140</v>
       </c>
       <c r="F133" t="s">
-        <v>97</v>
+        <v>61</v>
       </c>
       <c r="G133" s="1" t="s">
-        <v>14</v>
+        <v>503</v>
       </c>
       <c r="H133" t="s">
-        <v>498</v>
+        <v>504</v>
       </c>
     </row>
     <row r="134" spans="1:8">
       <c r="A134" t="s">
-        <v>499</v>
+        <v>505</v>
       </c>
       <c r="B134" t="s">
         <v>9</v>
       </c>
       <c r="C134" t="s">
-        <v>500</v>
+        <v>506</v>
       </c>
       <c r="D134" t="s">
-        <v>95</v>
+        <v>139</v>
       </c>
       <c r="E134" t="s">
-        <v>96</v>
+        <v>140</v>
       </c>
       <c r="F134" t="s">
-        <v>97</v>
+        <v>27</v>
       </c>
       <c r="G134" s="1" t="s">
-        <v>14</v>
+        <v>507</v>
       </c>
       <c r="H134" t="s">
-        <v>501</v>
+        <v>508</v>
       </c>
     </row>
     <row r="135" spans="1:8">
       <c r="A135" t="s">
-        <v>502</v>
+        <v>509</v>
       </c>
       <c r="B135" t="s">
         <v>9</v>
       </c>
       <c r="C135" t="s">
-        <v>503</v>
+        <v>510</v>
       </c>
       <c r="D135" t="s">
-        <v>95</v>
+        <v>139</v>
       </c>
       <c r="E135" t="s">
-        <v>96</v>
+        <v>140</v>
       </c>
       <c r="F135" t="s">
-        <v>208</v>
+        <v>27</v>
       </c>
       <c r="G135" s="1" t="s">
-        <v>14</v>
+        <v>511</v>
       </c>
       <c r="H135" t="s">
-        <v>504</v>
+        <v>512</v>
       </c>
     </row>
     <row r="136" spans="1:8">
       <c r="A136" t="s">
-        <v>505</v>
+        <v>513</v>
       </c>
       <c r="B136" t="s">
         <v>9</v>
       </c>
       <c r="C136" t="s">
-        <v>506</v>
+        <v>514</v>
       </c>
       <c r="D136" t="s">
-        <v>95</v>
+        <v>139</v>
       </c>
       <c r="E136" t="s">
-        <v>96</v>
+        <v>140</v>
       </c>
       <c r="F136" t="s">
-        <v>208</v>
+        <v>27</v>
       </c>
       <c r="G136" s="1" t="s">
-        <v>14</v>
+        <v>515</v>
       </c>
       <c r="H136" t="s">
-        <v>507</v>
+        <v>516</v>
       </c>
     </row>
     <row r="137" spans="1:8">
       <c r="A137" t="s">
-        <v>508</v>
+        <v>517</v>
       </c>
       <c r="B137" t="s">
         <v>9</v>
       </c>
       <c r="C137" t="s">
-        <v>509</v>
+        <v>518</v>
       </c>
       <c r="D137" t="s">
-        <v>95</v>
+        <v>139</v>
       </c>
       <c r="E137" t="s">
-        <v>96</v>
+        <v>140</v>
       </c>
       <c r="F137" t="s">
-        <v>208</v>
+        <v>61</v>
       </c>
       <c r="G137" s="1" t="s">
-        <v>14</v>
+        <v>519</v>
       </c>
       <c r="H137" t="s">
-        <v>510</v>
+        <v>520</v>
       </c>
     </row>
     <row r="138" spans="1:8">
       <c r="A138" t="s">
-        <v>511</v>
+        <v>521</v>
       </c>
       <c r="B138" t="s">
         <v>9</v>
       </c>
       <c r="C138" t="s">
-        <v>512</v>
+        <v>522</v>
       </c>
       <c r="D138" t="s">
-        <v>95</v>
+        <v>139</v>
       </c>
       <c r="E138" t="s">
-        <v>96</v>
+        <v>140</v>
       </c>
       <c r="F138" t="s">
-        <v>18</v>
+        <v>69</v>
       </c>
       <c r="G138" s="1" t="s">
-        <v>14</v>
+        <v>523</v>
       </c>
       <c r="H138" t="s">
-        <v>513</v>
+        <v>524</v>
       </c>
     </row>
     <row r="139" spans="1:8">
       <c r="A139" t="s">
-        <v>514</v>
+        <v>525</v>
       </c>
       <c r="B139" t="s">
         <v>9</v>
       </c>
       <c r="C139" t="s">
-        <v>515</v>
+        <v>526</v>
       </c>
       <c r="D139" t="s">
-        <v>95</v>
+        <v>139</v>
       </c>
       <c r="E139" t="s">
-        <v>96</v>
+        <v>140</v>
       </c>
       <c r="F139" t="s">
-        <v>174</v>
+        <v>69</v>
       </c>
       <c r="G139" s="1" t="s">
-        <v>14</v>
+        <v>527</v>
       </c>
       <c r="H139" t="s">
-        <v>516</v>
+        <v>528</v>
       </c>
     </row>
     <row r="140" spans="1:8">
       <c r="A140" t="s">
-        <v>517</v>
+        <v>529</v>
       </c>
       <c r="B140" t="s">
         <v>9</v>
       </c>
       <c r="C140" t="s">
-        <v>518</v>
+        <v>530</v>
       </c>
       <c r="D140" t="s">
-        <v>95</v>
+        <v>139</v>
       </c>
       <c r="E140" t="s">
-        <v>96</v>
+        <v>140</v>
       </c>
       <c r="F140" t="s">
-        <v>174</v>
+        <v>199</v>
       </c>
       <c r="G140" s="1" t="s">
-        <v>14</v>
+        <v>531</v>
       </c>
       <c r="H140" t="s">
-        <v>519</v>
+        <v>532</v>
       </c>
     </row>
     <row r="141" spans="1:8">
       <c r="A141" t="s">
-        <v>520</v>
+        <v>533</v>
       </c>
       <c r="B141" t="s">
         <v>9</v>
       </c>
       <c r="C141" t="s">
-        <v>521</v>
+        <v>534</v>
       </c>
       <c r="D141" t="s">
-        <v>95</v>
+        <v>139</v>
       </c>
       <c r="E141" t="s">
-        <v>96</v>
+        <v>140</v>
       </c>
       <c r="F141" t="s">
-        <v>29</v>
+        <v>182</v>
       </c>
       <c r="G141" s="1" t="s">
-        <v>14</v>
+        <v>535</v>
       </c>
       <c r="H141" t="s">
-        <v>522</v>
+        <v>536</v>
       </c>
     </row>
     <row r="142" spans="1:8">
       <c r="A142" t="s">
-        <v>523</v>
+        <v>537</v>
       </c>
       <c r="B142" t="s">
         <v>9</v>
       </c>
       <c r="C142" t="s">
-        <v>10</v>
+        <v>538</v>
       </c>
       <c r="D142" t="s">
-        <v>524</v>
+        <v>139</v>
       </c>
       <c r="E142" t="s">
-        <v>525</v>
+        <v>140</v>
       </c>
       <c r="F142" t="s">
-        <v>53</v>
+        <v>182</v>
       </c>
       <c r="G142" s="1" t="s">
-        <v>526</v>
+        <v>539</v>
       </c>
       <c r="H142" t="s">
-        <v>527</v>
+        <v>540</v>
       </c>
     </row>
     <row r="143" spans="1:8">
       <c r="A143" t="s">
-        <v>528</v>
+        <v>541</v>
       </c>
       <c r="B143" t="s">
         <v>9</v>
       </c>
       <c r="C143" t="s">
-        <v>17</v>
+        <v>542</v>
       </c>
       <c r="D143" t="s">
-        <v>524</v>
+        <v>139</v>
       </c>
       <c r="E143" t="s">
-        <v>525</v>
+        <v>140</v>
       </c>
       <c r="F143" t="s">
-        <v>18</v>
+        <v>182</v>
       </c>
       <c r="G143" s="1" t="s">
-        <v>529</v>
+        <v>543</v>
       </c>
       <c r="H143" t="s">
-        <v>530</v>
+        <v>544</v>
       </c>
     </row>
     <row r="144" spans="1:8">
       <c r="A144" t="s">
-        <v>531</v>
+        <v>545</v>
       </c>
       <c r="B144" t="s">
         <v>9</v>
       </c>
       <c r="C144" t="s">
-        <v>21</v>
+        <v>546</v>
       </c>
       <c r="D144" t="s">
-        <v>524</v>
+        <v>139</v>
       </c>
       <c r="E144" t="s">
-        <v>525</v>
+        <v>140</v>
       </c>
       <c r="F144" t="s">
-        <v>49</v>
+        <v>141</v>
       </c>
       <c r="G144" s="1" t="s">
-        <v>532</v>
+        <v>547</v>
       </c>
       <c r="H144" t="s">
-        <v>533</v>
+        <v>548</v>
       </c>
     </row>
     <row r="145" spans="1:8">
       <c r="A145" t="s">
-        <v>534</v>
+        <v>549</v>
       </c>
       <c r="B145" t="s">
         <v>9</v>
       </c>
       <c r="C145" t="s">
-        <v>24</v>
+        <v>550</v>
       </c>
       <c r="D145" t="s">
-        <v>524</v>
+        <v>139</v>
       </c>
       <c r="E145" t="s">
-        <v>525</v>
+        <v>140</v>
       </c>
       <c r="F145" t="s">
-        <v>25</v>
+        <v>141</v>
       </c>
       <c r="G145" s="1" t="s">
-        <v>535</v>
+        <v>551</v>
       </c>
       <c r="H145" t="s">
-        <v>536</v>
+        <v>552</v>
       </c>
     </row>
     <row r="146" spans="1:8">
       <c r="A146" t="s">
-        <v>537</v>
+        <v>553</v>
       </c>
       <c r="B146" t="s">
         <v>9</v>
       </c>
       <c r="C146" t="s">
-        <v>28</v>
+        <v>554</v>
       </c>
       <c r="D146" t="s">
-        <v>524</v>
+        <v>139</v>
       </c>
       <c r="E146" t="s">
-        <v>525</v>
+        <v>140</v>
       </c>
       <c r="F146" t="s">
-        <v>120</v>
+        <v>141</v>
       </c>
       <c r="G146" s="1" t="s">
-        <v>538</v>
+        <v>555</v>
       </c>
       <c r="H146" t="s">
-        <v>539</v>
+        <v>556</v>
       </c>
     </row>
     <row r="147" spans="1:8">
       <c r="A147" t="s">
-        <v>540</v>
+        <v>557</v>
       </c>
       <c r="B147" t="s">
         <v>9</v>
       </c>
       <c r="C147" t="s">
-        <v>32</v>
+        <v>558</v>
       </c>
       <c r="D147" t="s">
-        <v>524</v>
+        <v>139</v>
       </c>
       <c r="E147" t="s">
-        <v>525</v>
+        <v>140</v>
       </c>
       <c r="F147" t="s">
-        <v>13</v>
+        <v>246</v>
       </c>
       <c r="G147" s="1" t="s">
-        <v>541</v>
+        <v>559</v>
       </c>
       <c r="H147" t="s">
-        <v>542</v>
+        <v>560</v>
       </c>
     </row>
     <row r="148" spans="1:8">
       <c r="A148" t="s">
-        <v>543</v>
+        <v>561</v>
       </c>
       <c r="B148" t="s">
         <v>9</v>
       </c>
       <c r="C148" t="s">
-        <v>35</v>
+        <v>562</v>
       </c>
       <c r="D148" t="s">
-        <v>524</v>
+        <v>139</v>
       </c>
       <c r="E148" t="s">
-        <v>525</v>
+        <v>140</v>
       </c>
       <c r="F148" t="s">
-        <v>208</v>
+        <v>246</v>
       </c>
       <c r="G148" s="1" t="s">
-        <v>544</v>
+        <v>563</v>
       </c>
       <c r="H148" t="s">
-        <v>545</v>
+        <v>564</v>
       </c>
     </row>
     <row r="149" spans="1:8">
       <c r="A149" t="s">
-        <v>546</v>
+        <v>565</v>
       </c>
       <c r="B149" t="s">
         <v>9</v>
       </c>
       <c r="C149" t="s">
-        <v>38</v>
+        <v>566</v>
       </c>
       <c r="D149" t="s">
-        <v>524</v>
+        <v>139</v>
       </c>
       <c r="E149" t="s">
-        <v>525</v>
+        <v>140</v>
       </c>
       <c r="F149" t="s">
-        <v>29</v>
+        <v>246</v>
       </c>
       <c r="G149" s="1" t="s">
-        <v>547</v>
+        <v>567</v>
       </c>
       <c r="H149" t="s">
-        <v>548</v>
+        <v>568</v>
       </c>
     </row>
     <row r="150" spans="1:8">
       <c r="A150" t="s">
-        <v>549</v>
+        <v>569</v>
       </c>
       <c r="B150" t="s">
         <v>9</v>
       </c>
       <c r="C150" t="s">
-        <v>42</v>
+        <v>570</v>
       </c>
       <c r="D150" t="s">
-        <v>524</v>
+        <v>139</v>
       </c>
       <c r="E150" t="s">
-        <v>525</v>
+        <v>140</v>
       </c>
       <c r="F150" t="s">
-        <v>161</v>
+        <v>18</v>
       </c>
       <c r="G150" s="1" t="s">
-        <v>550</v>
+        <v>571</v>
       </c>
       <c r="H150" t="s">
-        <v>551</v>
+        <v>572</v>
       </c>
     </row>
     <row r="151" spans="1:8">
       <c r="A151" t="s">
-        <v>552</v>
+        <v>573</v>
       </c>
       <c r="B151" t="s">
         <v>9</v>
       </c>
       <c r="C151" t="s">
-        <v>45</v>
+        <v>574</v>
       </c>
       <c r="D151" t="s">
-        <v>524</v>
+        <v>139</v>
       </c>
       <c r="E151" t="s">
-        <v>525</v>
+        <v>140</v>
       </c>
       <c r="F151" t="s">
-        <v>104</v>
+        <v>212</v>
       </c>
       <c r="G151" s="1" t="s">
-        <v>553</v>
+        <v>575</v>
       </c>
       <c r="H151" t="s">
-        <v>554</v>
+        <v>576</v>
       </c>
     </row>
     <row r="152" spans="1:8">
       <c r="A152" t="s">
-        <v>555</v>
+        <v>577</v>
       </c>
       <c r="B152" t="s">
         <v>9</v>
       </c>
       <c r="C152" t="s">
-        <v>48</v>
+        <v>578</v>
       </c>
       <c r="D152" t="s">
-        <v>524</v>
+        <v>139</v>
       </c>
       <c r="E152" t="s">
-        <v>525</v>
+        <v>140</v>
       </c>
       <c r="F152" t="s">
-        <v>140</v>
+        <v>212</v>
       </c>
       <c r="G152" s="1" t="s">
-        <v>556</v>
+        <v>579</v>
       </c>
       <c r="H152" t="s">
-        <v>557</v>
+        <v>580</v>
       </c>
     </row>
     <row r="153" spans="1:8">
       <c r="A153" t="s">
-        <v>558</v>
+        <v>581</v>
       </c>
       <c r="B153" t="s">
         <v>9</v>
       </c>
       <c r="C153" t="s">
-        <v>52</v>
+        <v>582</v>
       </c>
       <c r="D153" t="s">
-        <v>524</v>
+        <v>139</v>
       </c>
       <c r="E153" t="s">
-        <v>525</v>
+        <v>140</v>
       </c>
       <c r="F153" t="s">
-        <v>97</v>
+        <v>32</v>
       </c>
       <c r="G153" s="1" t="s">
-        <v>559</v>
+        <v>583</v>
       </c>
       <c r="H153" t="s">
-        <v>560</v>
+        <v>584</v>
       </c>
     </row>
     <row r="154" spans="1:8">
       <c r="A154" t="s">
-        <v>561</v>
+        <v>585</v>
       </c>
       <c r="B154" t="s">
         <v>9</v>
       </c>
       <c r="C154" t="s">
-        <v>57</v>
+        <v>586</v>
       </c>
       <c r="D154" t="s">
-        <v>524</v>
+        <v>139</v>
       </c>
       <c r="E154" t="s">
-        <v>525</v>
+        <v>140</v>
       </c>
       <c r="F154" t="s">
-        <v>174</v>
+        <v>18</v>
       </c>
       <c r="G154" s="1" t="s">
-        <v>562</v>
+        <v>587</v>
       </c>
       <c r="H154" t="s">
-        <v>563</v>
+        <v>588</v>
       </c>
     </row>
     <row r="155" spans="1:8">
       <c r="A155" t="s">
-        <v>564</v>
+        <v>589</v>
       </c>
       <c r="B155" t="s">
         <v>9</v>
       </c>
       <c r="C155" t="s">
-        <v>313</v>
+        <v>590</v>
       </c>
       <c r="D155" t="s">
-        <v>524</v>
+        <v>139</v>
       </c>
       <c r="E155" t="s">
-        <v>525</v>
+        <v>140</v>
       </c>
       <c r="F155" t="s">
-        <v>161</v>
+        <v>18</v>
       </c>
       <c r="G155" s="1" t="s">
-        <v>565</v>
+        <v>591</v>
       </c>
       <c r="H155" t="s">
-        <v>566</v>
+        <v>592</v>
       </c>
     </row>
     <row r="156" spans="1:8">
       <c r="A156" t="s">
-        <v>567</v>
+        <v>593</v>
       </c>
       <c r="B156" t="s">
         <v>9</v>
       </c>
       <c r="C156" t="s">
-        <v>317</v>
+        <v>594</v>
       </c>
       <c r="D156" t="s">
-        <v>524</v>
+        <v>139</v>
       </c>
       <c r="E156" t="s">
-        <v>525</v>
+        <v>140</v>
       </c>
       <c r="F156" t="s">
-        <v>97</v>
+        <v>18</v>
       </c>
       <c r="G156" s="1" t="s">
-        <v>14</v>
+        <v>595</v>
       </c>
       <c r="H156" t="s">
-        <v>568</v>
+        <v>596</v>
       </c>
     </row>
     <row r="157" spans="1:8">
       <c r="A157" t="s">
-        <v>569</v>
+        <v>597</v>
       </c>
       <c r="B157" t="s">
         <v>9</v>
       </c>
       <c r="C157" t="s">
-        <v>10</v>
+        <v>598</v>
       </c>
       <c r="D157" t="s">
-        <v>570</v>
+        <v>139</v>
       </c>
       <c r="E157" t="s">
-        <v>571</v>
+        <v>140</v>
       </c>
       <c r="F157" t="s">
-        <v>572</v>
+        <v>27</v>
       </c>
       <c r="G157" s="1" t="s">
-        <v>14</v>
+        <v>599</v>
       </c>
       <c r="H157" t="s">
-        <v>573</v>
+        <v>600</v>
       </c>
     </row>
     <row r="158" spans="1:8">
       <c r="A158" t="s">
-        <v>574</v>
+        <v>601</v>
       </c>
       <c r="B158" t="s">
         <v>9</v>
       </c>
       <c r="C158" t="s">
-        <v>17</v>
+        <v>602</v>
       </c>
       <c r="D158" t="s">
-        <v>570</v>
+        <v>139</v>
       </c>
       <c r="E158" t="s">
-        <v>571</v>
+        <v>140</v>
       </c>
       <c r="F158" t="s">
-        <v>104</v>
+        <v>27</v>
       </c>
       <c r="G158" s="1" t="s">
-        <v>14</v>
+        <v>603</v>
       </c>
       <c r="H158" t="s">
-        <v>575</v>
+        <v>604</v>
       </c>
     </row>
     <row r="159" spans="1:8">
       <c r="A159" t="s">
-        <v>576</v>
+        <v>605</v>
       </c>
       <c r="B159" t="s">
         <v>9</v>
       </c>
       <c r="C159" t="s">
-        <v>21</v>
+        <v>606</v>
       </c>
       <c r="D159" t="s">
-        <v>570</v>
+        <v>139</v>
       </c>
       <c r="E159" t="s">
-        <v>571</v>
+        <v>140</v>
       </c>
       <c r="F159" t="s">
-        <v>18</v>
+        <v>27</v>
       </c>
       <c r="G159" s="1" t="s">
-        <v>14</v>
+        <v>607</v>
       </c>
       <c r="H159" t="s">
-        <v>577</v>
+        <v>608</v>
       </c>
     </row>
     <row r="160" spans="1:8">
       <c r="A160" t="s">
-        <v>578</v>
+        <v>609</v>
       </c>
       <c r="B160" t="s">
         <v>9</v>
       </c>
       <c r="C160" t="s">
-        <v>24</v>
+        <v>610</v>
       </c>
       <c r="D160" t="s">
-        <v>570</v>
+        <v>139</v>
       </c>
       <c r="E160" t="s">
-        <v>571</v>
+        <v>140</v>
       </c>
       <c r="F160" t="s">
-        <v>25</v>
+        <v>13</v>
       </c>
       <c r="G160" s="1" t="s">
-        <v>579</v>
+        <v>611</v>
       </c>
       <c r="H160" t="s">
-        <v>580</v>
+        <v>612</v>
       </c>
     </row>
     <row r="161" spans="1:8">
       <c r="A161" t="s">
-        <v>581</v>
+        <v>613</v>
       </c>
       <c r="B161" t="s">
         <v>9</v>
       </c>
       <c r="C161" t="s">
-        <v>28</v>
+        <v>614</v>
       </c>
       <c r="D161" t="s">
-        <v>570</v>
+        <v>139</v>
       </c>
       <c r="E161" t="s">
-        <v>571</v>
+        <v>140</v>
       </c>
       <c r="F161" t="s">
-        <v>208</v>
+        <v>32</v>
       </c>
       <c r="G161" s="1" t="s">
-        <v>14</v>
+        <v>615</v>
       </c>
       <c r="H161" t="s">
-        <v>582</v>
+        <v>616</v>
       </c>
     </row>
     <row r="162" spans="1:8">
       <c r="A162" t="s">
-        <v>583</v>
+        <v>617</v>
       </c>
       <c r="B162" t="s">
         <v>9</v>
       </c>
       <c r="C162" t="s">
+        <v>618</v>
+      </c>
+      <c r="D162" t="s">
+        <v>139</v>
+      </c>
+      <c r="E162" t="s">
+        <v>140</v>
+      </c>
+      <c r="F162" t="s">
         <v>32</v>
       </c>
-      <c r="D162" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G162" s="1" t="s">
-        <v>14</v>
+        <v>619</v>
       </c>
       <c r="H162" t="s">
-        <v>584</v>
+        <v>620</v>
       </c>
     </row>
     <row r="163" spans="1:8">
       <c r="A163" t="s">
-        <v>585</v>
+        <v>621</v>
       </c>
       <c r="B163" t="s">
         <v>9</v>
       </c>
       <c r="C163" t="s">
-        <v>35</v>
+        <v>622</v>
       </c>
       <c r="D163" t="s">
-        <v>570</v>
+        <v>139</v>
       </c>
       <c r="E163" t="s">
-        <v>571</v>
+        <v>140</v>
       </c>
       <c r="F163" t="s">
-        <v>104</v>
+        <v>32</v>
       </c>
       <c r="G163" s="1" t="s">
-        <v>14</v>
+        <v>623</v>
       </c>
       <c r="H163" t="s">
-        <v>586</v>
+        <v>624</v>
       </c>
     </row>
     <row r="164" spans="1:8">
       <c r="A164" t="s">
-        <v>587</v>
+        <v>625</v>
       </c>
       <c r="B164" t="s">
         <v>9</v>
       </c>
       <c r="C164" t="s">
-        <v>38</v>
+        <v>626</v>
       </c>
       <c r="D164" t="s">
-        <v>570</v>
+        <v>139</v>
       </c>
       <c r="E164" t="s">
-        <v>571</v>
+        <v>140</v>
       </c>
       <c r="F164" t="s">
-        <v>29</v>
+        <v>61</v>
       </c>
       <c r="G164" s="1" t="s">
-        <v>14</v>
+        <v>627</v>
       </c>
       <c r="H164" t="s">
-        <v>588</v>
+        <v>628</v>
       </c>
     </row>
     <row r="165" spans="1:8">
       <c r="A165" t="s">
-        <v>589</v>
+        <v>629</v>
       </c>
       <c r="B165" t="s">
         <v>9</v>
       </c>
       <c r="C165" t="s">
-        <v>260</v>
+        <v>630</v>
       </c>
       <c r="D165" t="s">
-        <v>570</v>
+        <v>139</v>
       </c>
       <c r="E165" t="s">
-        <v>571</v>
+        <v>140</v>
       </c>
       <c r="F165" t="s">
-        <v>25</v>
+        <v>199</v>
       </c>
       <c r="G165" s="1" t="s">
-        <v>14</v>
+        <v>631</v>
       </c>
       <c r="H165" t="s">
-        <v>590</v>
+        <v>632</v>
       </c>
     </row>
     <row r="166" spans="1:8">
       <c r="A166" t="s">
-        <v>591</v>
+        <v>633</v>
       </c>
       <c r="B166" t="s">
         <v>9</v>
       </c>
       <c r="C166" t="s">
-        <v>264</v>
+        <v>634</v>
       </c>
       <c r="D166" t="s">
-        <v>570</v>
+        <v>139</v>
       </c>
       <c r="E166" t="s">
-        <v>571</v>
+        <v>140</v>
       </c>
       <c r="F166" t="s">
-        <v>25</v>
+        <v>141</v>
       </c>
       <c r="G166" s="1" t="s">
-        <v>14</v>
+        <v>635</v>
       </c>
       <c r="H166" t="s">
-        <v>592</v>
+        <v>636</v>
       </c>
     </row>
     <row r="167" spans="1:8">
       <c r="A167" t="s">
-        <v>593</v>
+        <v>637</v>
       </c>
       <c r="B167" t="s">
         <v>9</v>
       </c>
       <c r="C167" t="s">
-        <v>268</v>
+        <v>638</v>
       </c>
       <c r="D167" t="s">
-        <v>570</v>
+        <v>139</v>
       </c>
       <c r="E167" t="s">
-        <v>571</v>
+        <v>140</v>
       </c>
       <c r="F167" t="s">
-        <v>140</v>
+        <v>246</v>
       </c>
       <c r="G167" s="1" t="s">
-        <v>14</v>
+        <v>639</v>
       </c>
       <c r="H167" t="s">
-        <v>594</v>
+        <v>640</v>
       </c>
     </row>
     <row r="168" spans="1:8">
       <c r="A168" t="s">
-        <v>595</v>
+        <v>641</v>
       </c>
       <c r="B168" t="s">
         <v>9</v>
       </c>
       <c r="C168" t="s">
-        <v>272</v>
+        <v>642</v>
       </c>
       <c r="D168" t="s">
-        <v>570</v>
+        <v>139</v>
       </c>
       <c r="E168" t="s">
-        <v>571</v>
+        <v>140</v>
       </c>
       <c r="F168" t="s">
-        <v>18</v>
+        <v>246</v>
       </c>
       <c r="G168" s="1" t="s">
-        <v>14</v>
+        <v>643</v>
       </c>
       <c r="H168" t="s">
-        <v>596</v>
+        <v>644</v>
       </c>
     </row>
     <row r="169" spans="1:8">
       <c r="A169" t="s">
-        <v>597</v>
+        <v>645</v>
       </c>
       <c r="B169" t="s">
         <v>9</v>
       </c>
       <c r="C169" t="s">
-        <v>276</v>
+        <v>646</v>
       </c>
       <c r="D169" t="s">
-        <v>570</v>
+        <v>139</v>
       </c>
       <c r="E169" t="s">
-        <v>571</v>
+        <v>140</v>
       </c>
       <c r="F169" t="s">
-        <v>572</v>
+        <v>199</v>
       </c>
       <c r="G169" s="1" t="s">
-        <v>14</v>
+        <v>647</v>
       </c>
       <c r="H169" t="s">
-        <v>598</v>
+        <v>648</v>
       </c>
     </row>
     <row r="170" spans="1:8">
       <c r="A170" t="s">
-        <v>599</v>
+        <v>649</v>
       </c>
       <c r="B170" t="s">
         <v>9</v>
       </c>
       <c r="C170" t="s">
-        <v>280</v>
+        <v>650</v>
       </c>
       <c r="D170" t="s">
-        <v>570</v>
+        <v>139</v>
       </c>
       <c r="E170" t="s">
-        <v>571</v>
+        <v>140</v>
       </c>
       <c r="F170" t="s">
-        <v>104</v>
+        <v>32</v>
       </c>
       <c r="G170" s="1" t="s">
-        <v>14</v>
+        <v>651</v>
       </c>
       <c r="H170" t="s">
-        <v>600</v>
+        <v>652</v>
+      </c>
+    </row>
+    <row r="171" spans="1:8">
+      <c r="A171" t="s">
+        <v>653</v>
+      </c>
+      <c r="B171" t="s">
+        <v>9</v>
+      </c>
+      <c r="C171" t="s">
+        <v>654</v>
+      </c>
+      <c r="D171" t="s">
+        <v>139</v>
+      </c>
+      <c r="E171" t="s">
+        <v>140</v>
+      </c>
+      <c r="F171" t="s">
+        <v>18</v>
+      </c>
+      <c r="G171" s="1" t="s">
+        <v>655</v>
+      </c>
+      <c r="H171" t="s">
+        <v>656</v>
+      </c>
+    </row>
+    <row r="172" spans="1:8">
+      <c r="A172" t="s">
+        <v>657</v>
+      </c>
+      <c r="B172" t="s">
+        <v>9</v>
+      </c>
+      <c r="C172" t="s">
+        <v>658</v>
+      </c>
+      <c r="D172" t="s">
+        <v>139</v>
+      </c>
+      <c r="E172" t="s">
+        <v>140</v>
+      </c>
+      <c r="F172" t="s">
+        <v>13</v>
+      </c>
+      <c r="G172" s="1" t="s">
+        <v>659</v>
+      </c>
+      <c r="H172" t="s">
+        <v>660</v>
+      </c>
+    </row>
+    <row r="173" spans="1:8">
+      <c r="A173" t="s">
+        <v>661</v>
+      </c>
+      <c r="B173" t="s">
+        <v>9</v>
+      </c>
+      <c r="C173" t="s">
+        <v>662</v>
+      </c>
+      <c r="D173" t="s">
+        <v>139</v>
+      </c>
+      <c r="E173" t="s">
+        <v>140</v>
+      </c>
+      <c r="F173" t="s">
+        <v>246</v>
+      </c>
+      <c r="G173" s="1" t="s">
+        <v>663</v>
+      </c>
+      <c r="H173" t="s">
+        <v>664</v>
+      </c>
+    </row>
+    <row r="174" spans="1:8">
+      <c r="A174" t="s">
+        <v>665</v>
+      </c>
+      <c r="B174" t="s">
+        <v>9</v>
+      </c>
+      <c r="C174" t="s">
+        <v>666</v>
+      </c>
+      <c r="D174" t="s">
+        <v>139</v>
+      </c>
+      <c r="E174" t="s">
+        <v>140</v>
+      </c>
+      <c r="F174" t="s">
+        <v>246</v>
+      </c>
+      <c r="G174" s="1" t="s">
+        <v>667</v>
+      </c>
+      <c r="H174" t="s">
+        <v>668</v>
+      </c>
+    </row>
+    <row r="175" spans="1:8">
+      <c r="A175" t="s">
+        <v>669</v>
+      </c>
+      <c r="B175" t="s">
+        <v>9</v>
+      </c>
+      <c r="C175" t="s">
+        <v>670</v>
+      </c>
+      <c r="D175" t="s">
+        <v>139</v>
+      </c>
+      <c r="E175" t="s">
+        <v>140</v>
+      </c>
+      <c r="F175" t="s">
+        <v>246</v>
+      </c>
+      <c r="G175" s="1" t="s">
+        <v>671</v>
+      </c>
+      <c r="H175" t="s">
+        <v>672</v>
+      </c>
+    </row>
+    <row r="176" spans="1:8">
+      <c r="A176" t="s">
+        <v>673</v>
+      </c>
+      <c r="B176" t="s">
+        <v>9</v>
+      </c>
+      <c r="C176" t="s">
+        <v>674</v>
+      </c>
+      <c r="D176" t="s">
+        <v>139</v>
+      </c>
+      <c r="E176" t="s">
+        <v>140</v>
+      </c>
+      <c r="F176" t="s">
+        <v>56</v>
+      </c>
+      <c r="G176" s="1" t="s">
+        <v>675</v>
+      </c>
+      <c r="H176" t="s">
+        <v>676</v>
+      </c>
+    </row>
+    <row r="177" spans="1:8">
+      <c r="A177" t="s">
+        <v>677</v>
+      </c>
+      <c r="B177" t="s">
+        <v>9</v>
+      </c>
+      <c r="C177" t="s">
+        <v>678</v>
+      </c>
+      <c r="D177" t="s">
+        <v>139</v>
+      </c>
+      <c r="E177" t="s">
+        <v>140</v>
+      </c>
+      <c r="F177" t="s">
+        <v>69</v>
+      </c>
+      <c r="G177" s="1" t="s">
+        <v>679</v>
+      </c>
+      <c r="H177" t="s">
+        <v>680</v>
+      </c>
+    </row>
+    <row r="178" spans="1:8">
+      <c r="A178" t="s">
+        <v>681</v>
+      </c>
+      <c r="B178" t="s">
+        <v>9</v>
+      </c>
+      <c r="C178" t="s">
+        <v>682</v>
+      </c>
+      <c r="D178" t="s">
+        <v>139</v>
+      </c>
+      <c r="E178" t="s">
+        <v>140</v>
+      </c>
+      <c r="F178" t="s">
+        <v>61</v>
+      </c>
+      <c r="G178" s="1" t="s">
+        <v>683</v>
+      </c>
+      <c r="H178" t="s">
+        <v>684</v>
+      </c>
+    </row>
+    <row r="179" spans="1:8">
+      <c r="A179" t="s">
+        <v>685</v>
+      </c>
+      <c r="B179" t="s">
+        <v>9</v>
+      </c>
+      <c r="C179" t="s">
+        <v>686</v>
+      </c>
+      <c r="D179" t="s">
+        <v>139</v>
+      </c>
+      <c r="E179" t="s">
+        <v>140</v>
+      </c>
+      <c r="F179" t="s">
+        <v>61</v>
+      </c>
+      <c r="G179" s="1" t="s">
+        <v>687</v>
+      </c>
+      <c r="H179" t="s">
+        <v>688</v>
+      </c>
+    </row>
+    <row r="180" spans="1:8">
+      <c r="A180" t="s">
+        <v>689</v>
+      </c>
+      <c r="B180" t="s">
+        <v>9</v>
+      </c>
+      <c r="C180" t="s">
+        <v>690</v>
+      </c>
+      <c r="D180" t="s">
+        <v>139</v>
+      </c>
+      <c r="E180" t="s">
+        <v>140</v>
+      </c>
+      <c r="F180" t="s">
+        <v>199</v>
+      </c>
+      <c r="G180" s="1" t="s">
+        <v>691</v>
+      </c>
+      <c r="H180" t="s">
+        <v>692</v>
+      </c>
+    </row>
+    <row r="181" spans="1:8">
+      <c r="A181" t="s">
+        <v>693</v>
+      </c>
+      <c r="B181" t="s">
+        <v>9</v>
+      </c>
+      <c r="C181" t="s">
+        <v>694</v>
+      </c>
+      <c r="D181" t="s">
+        <v>139</v>
+      </c>
+      <c r="E181" t="s">
+        <v>140</v>
+      </c>
+      <c r="F181" t="s">
+        <v>199</v>
+      </c>
+      <c r="G181" s="1" t="s">
+        <v>695</v>
+      </c>
+      <c r="H181" t="s">
+        <v>696</v>
+      </c>
+    </row>
+    <row r="182" spans="1:8">
+      <c r="A182" t="s">
+        <v>697</v>
+      </c>
+      <c r="B182" t="s">
+        <v>9</v>
+      </c>
+      <c r="C182" t="s">
+        <v>698</v>
+      </c>
+      <c r="D182" t="s">
+        <v>139</v>
+      </c>
+      <c r="E182" t="s">
+        <v>140</v>
+      </c>
+      <c r="F182" t="s">
+        <v>182</v>
+      </c>
+      <c r="G182" s="1" t="s">
+        <v>699</v>
+      </c>
+      <c r="H182" t="s">
+        <v>700</v>
+      </c>
+    </row>
+    <row r="183" spans="1:8">
+      <c r="A183" t="s">
+        <v>701</v>
+      </c>
+      <c r="B183" t="s">
+        <v>9</v>
+      </c>
+      <c r="C183" t="s">
+        <v>702</v>
+      </c>
+      <c r="D183" t="s">
+        <v>139</v>
+      </c>
+      <c r="E183" t="s">
+        <v>140</v>
+      </c>
+      <c r="F183" t="s">
+        <v>27</v>
+      </c>
+      <c r="G183" s="1" t="s">
+        <v>703</v>
+      </c>
+      <c r="H183" t="s">
+        <v>704</v>
+      </c>
+    </row>
+    <row r="184" spans="1:8">
+      <c r="A184" t="s">
+        <v>705</v>
+      </c>
+      <c r="B184" t="s">
+        <v>9</v>
+      </c>
+      <c r="C184" t="s">
+        <v>706</v>
+      </c>
+      <c r="D184" t="s">
+        <v>139</v>
+      </c>
+      <c r="E184" t="s">
+        <v>140</v>
+      </c>
+      <c r="F184" t="s">
+        <v>69</v>
+      </c>
+      <c r="G184" s="1" t="s">
+        <v>707</v>
+      </c>
+      <c r="H184" t="s">
+        <v>708</v>
+      </c>
+    </row>
+    <row r="185" spans="1:8">
+      <c r="A185" t="s">
+        <v>709</v>
+      </c>
+      <c r="B185" t="s">
+        <v>9</v>
+      </c>
+      <c r="C185" t="s">
+        <v>710</v>
+      </c>
+      <c r="D185" t="s">
+        <v>139</v>
+      </c>
+      <c r="E185" t="s">
+        <v>140</v>
+      </c>
+      <c r="F185" t="s">
+        <v>182</v>
+      </c>
+      <c r="G185" s="1" t="s">
+        <v>711</v>
+      </c>
+      <c r="H185" t="s">
+        <v>712</v>
+      </c>
+    </row>
+    <row r="186" spans="1:8">
+      <c r="A186" t="s">
+        <v>713</v>
+      </c>
+      <c r="B186" t="s">
+        <v>9</v>
+      </c>
+      <c r="C186" t="s">
+        <v>714</v>
+      </c>
+      <c r="D186" t="s">
+        <v>139</v>
+      </c>
+      <c r="E186" t="s">
+        <v>140</v>
+      </c>
+      <c r="F186" t="s">
+        <v>182</v>
+      </c>
+      <c r="G186" s="1" t="s">
+        <v>715</v>
+      </c>
+      <c r="H186" t="s">
+        <v>716</v>
+      </c>
+    </row>
+    <row r="187" spans="1:8">
+      <c r="A187" t="s">
+        <v>717</v>
+      </c>
+      <c r="B187" t="s">
+        <v>9</v>
+      </c>
+      <c r="C187" t="s">
+        <v>718</v>
+      </c>
+      <c r="D187" t="s">
+        <v>139</v>
+      </c>
+      <c r="E187" t="s">
+        <v>140</v>
+      </c>
+      <c r="F187" t="s">
+        <v>212</v>
+      </c>
+      <c r="G187" s="1" t="s">
+        <v>719</v>
+      </c>
+      <c r="H187" t="s">
+        <v>720</v>
+      </c>
+    </row>
+    <row r="188" spans="1:8">
+      <c r="A188" t="s">
+        <v>721</v>
+      </c>
+      <c r="B188" t="s">
+        <v>9</v>
+      </c>
+      <c r="C188" t="s">
+        <v>722</v>
+      </c>
+      <c r="D188" t="s">
+        <v>139</v>
+      </c>
+      <c r="E188" t="s">
+        <v>140</v>
+      </c>
+      <c r="F188" t="s">
+        <v>212</v>
+      </c>
+      <c r="G188" s="1" t="s">
+        <v>723</v>
+      </c>
+      <c r="H188" t="s">
+        <v>724</v>
+      </c>
+    </row>
+    <row r="189" spans="1:8">
+      <c r="A189" t="s">
+        <v>725</v>
+      </c>
+      <c r="B189" t="s">
+        <v>9</v>
+      </c>
+      <c r="C189" t="s">
+        <v>726</v>
+      </c>
+      <c r="D189" t="s">
+        <v>139</v>
+      </c>
+      <c r="E189" t="s">
+        <v>140</v>
+      </c>
+      <c r="F189" t="s">
+        <v>212</v>
+      </c>
+      <c r="G189" s="1" t="s">
+        <v>727</v>
+      </c>
+      <c r="H189" t="s">
+        <v>728</v>
+      </c>
+    </row>
+    <row r="190" spans="1:8">
+      <c r="A190" t="s">
+        <v>729</v>
+      </c>
+      <c r="B190" t="s">
+        <v>9</v>
+      </c>
+      <c r="C190" t="s">
+        <v>730</v>
+      </c>
+      <c r="D190" t="s">
+        <v>139</v>
+      </c>
+      <c r="E190" t="s">
+        <v>140</v>
+      </c>
+      <c r="F190" t="s">
+        <v>32</v>
+      </c>
+      <c r="G190" s="1" t="s">
+        <v>731</v>
+      </c>
+      <c r="H190" t="s">
+        <v>732</v>
+      </c>
+    </row>
+    <row r="191" spans="1:8">
+      <c r="A191" t="s">
+        <v>733</v>
+      </c>
+      <c r="B191" t="s">
+        <v>9</v>
+      </c>
+      <c r="C191" t="s">
+        <v>734</v>
+      </c>
+      <c r="D191" t="s">
+        <v>139</v>
+      </c>
+      <c r="E191" t="s">
+        <v>140</v>
+      </c>
+      <c r="F191" t="s">
+        <v>32</v>
+      </c>
+      <c r="G191" s="1" t="s">
+        <v>735</v>
+      </c>
+      <c r="H191" t="s">
+        <v>736</v>
+      </c>
+    </row>
+    <row r="192" spans="1:8">
+      <c r="A192" t="s">
+        <v>737</v>
+      </c>
+      <c r="B192" t="s">
+        <v>9</v>
+      </c>
+      <c r="C192" t="s">
+        <v>738</v>
+      </c>
+      <c r="D192" t="s">
+        <v>139</v>
+      </c>
+      <c r="E192" t="s">
+        <v>140</v>
+      </c>
+      <c r="F192" t="s">
+        <v>18</v>
+      </c>
+      <c r="G192" s="1" t="s">
+        <v>739</v>
+      </c>
+      <c r="H192" t="s">
+        <v>740</v>
+      </c>
+    </row>
+    <row r="193" spans="1:8">
+      <c r="A193" t="s">
+        <v>741</v>
+      </c>
+      <c r="B193" t="s">
+        <v>9</v>
+      </c>
+      <c r="C193" t="s">
+        <v>742</v>
+      </c>
+      <c r="D193" t="s">
+        <v>139</v>
+      </c>
+      <c r="E193" t="s">
+        <v>140</v>
+      </c>
+      <c r="F193" t="s">
+        <v>18</v>
+      </c>
+      <c r="G193" s="1" t="s">
+        <v>743</v>
+      </c>
+      <c r="H193" t="s">
+        <v>744</v>
+      </c>
+    </row>
+    <row r="194" spans="1:8">
+      <c r="A194" t="s">
+        <v>745</v>
+      </c>
+      <c r="B194" t="s">
+        <v>9</v>
+      </c>
+      <c r="C194" t="s">
+        <v>746</v>
+      </c>
+      <c r="D194" t="s">
+        <v>139</v>
+      </c>
+      <c r="E194" t="s">
+        <v>140</v>
+      </c>
+      <c r="F194" t="s">
+        <v>18</v>
+      </c>
+      <c r="G194" s="1" t="s">
+        <v>747</v>
+      </c>
+      <c r="H194" t="s">
+        <v>748</v>
+      </c>
+    </row>
+    <row r="195" spans="1:8">
+      <c r="A195" t="s">
+        <v>749</v>
+      </c>
+      <c r="B195" t="s">
+        <v>9</v>
+      </c>
+      <c r="C195" t="s">
+        <v>750</v>
+      </c>
+      <c r="D195" t="s">
+        <v>139</v>
+      </c>
+      <c r="E195" t="s">
+        <v>140</v>
+      </c>
+      <c r="F195" t="s">
+        <v>27</v>
+      </c>
+      <c r="G195" s="1" t="s">
+        <v>751</v>
+      </c>
+      <c r="H195" t="s">
+        <v>752</v>
+      </c>
+    </row>
+    <row r="196" spans="1:8">
+      <c r="A196" t="s">
+        <v>753</v>
+      </c>
+      <c r="B196" t="s">
+        <v>9</v>
+      </c>
+      <c r="C196" t="s">
+        <v>754</v>
+      </c>
+      <c r="D196" t="s">
+        <v>139</v>
+      </c>
+      <c r="E196" t="s">
+        <v>140</v>
+      </c>
+      <c r="F196" t="s">
+        <v>27</v>
+      </c>
+      <c r="G196" s="1" t="s">
+        <v>755</v>
+      </c>
+      <c r="H196" t="s">
+        <v>756</v>
+      </c>
+    </row>
+    <row r="197" spans="1:8">
+      <c r="A197" t="s">
+        <v>757</v>
+      </c>
+      <c r="B197" t="s">
+        <v>9</v>
+      </c>
+      <c r="C197" t="s">
+        <v>758</v>
+      </c>
+      <c r="D197" t="s">
+        <v>139</v>
+      </c>
+      <c r="E197" t="s">
+        <v>140</v>
+      </c>
+      <c r="F197" t="s">
+        <v>141</v>
+      </c>
+      <c r="G197" s="1" t="s">
+        <v>759</v>
+      </c>
+      <c r="H197" t="s">
+        <v>760</v>
+      </c>
+    </row>
+    <row r="198" spans="1:8">
+      <c r="A198" t="s">
+        <v>761</v>
+      </c>
+      <c r="B198" t="s">
+        <v>9</v>
+      </c>
+      <c r="C198" t="s">
+        <v>762</v>
+      </c>
+      <c r="D198" t="s">
+        <v>139</v>
+      </c>
+      <c r="E198" t="s">
+        <v>140</v>
+      </c>
+      <c r="F198" t="s">
+        <v>141</v>
+      </c>
+      <c r="G198" s="1" t="s">
+        <v>763</v>
+      </c>
+      <c r="H198" t="s">
+        <v>764</v>
+      </c>
+    </row>
+    <row r="199" spans="1:8">
+      <c r="A199" t="s">
+        <v>765</v>
+      </c>
+      <c r="B199" t="s">
+        <v>9</v>
+      </c>
+      <c r="C199" t="s">
+        <v>766</v>
+      </c>
+      <c r="D199" t="s">
+        <v>139</v>
+      </c>
+      <c r="E199" t="s">
+        <v>140</v>
+      </c>
+      <c r="F199" t="s">
+        <v>69</v>
+      </c>
+      <c r="G199" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="H199" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="200" spans="1:8">
+      <c r="A200" t="s">
+        <v>768</v>
+      </c>
+      <c r="B200" t="s">
+        <v>9</v>
+      </c>
+      <c r="C200" t="s">
+        <v>769</v>
+      </c>
+      <c r="D200" t="s">
+        <v>139</v>
+      </c>
+      <c r="E200" t="s">
+        <v>140</v>
+      </c>
+      <c r="F200" t="s">
+        <v>246</v>
+      </c>
+      <c r="G200" s="1" t="s">
+        <v>770</v>
+      </c>
+      <c r="H200" t="s">
+        <v>771</v>
+      </c>
+    </row>
+    <row r="201" spans="1:8">
+      <c r="A201" t="s">
+        <v>772</v>
+      </c>
+      <c r="B201" t="s">
+        <v>9</v>
+      </c>
+      <c r="C201" t="s">
+        <v>773</v>
+      </c>
+      <c r="D201" t="s">
+        <v>139</v>
+      </c>
+      <c r="E201" t="s">
+        <v>140</v>
+      </c>
+      <c r="F201" t="s">
+        <v>246</v>
+      </c>
+      <c r="G201" s="1" t="s">
+        <v>774</v>
+      </c>
+      <c r="H201" t="s">
+        <v>775</v>
+      </c>
+    </row>
+    <row r="202" spans="1:8">
+      <c r="A202" t="s">
+        <v>776</v>
+      </c>
+      <c r="B202" t="s">
+        <v>9</v>
+      </c>
+      <c r="C202" t="s">
+        <v>777</v>
+      </c>
+      <c r="D202" t="s">
+        <v>139</v>
+      </c>
+      <c r="E202" t="s">
+        <v>140</v>
+      </c>
+      <c r="F202" t="s">
+        <v>13</v>
+      </c>
+      <c r="G202" s="1" t="s">
+        <v>778</v>
+      </c>
+      <c r="H202" t="s">
+        <v>779</v>
+      </c>
+    </row>
+    <row r="203" spans="1:8">
+      <c r="A203" t="s">
+        <v>780</v>
+      </c>
+      <c r="B203" t="s">
+        <v>9</v>
+      </c>
+      <c r="C203" t="s">
+        <v>781</v>
+      </c>
+      <c r="D203" t="s">
+        <v>139</v>
+      </c>
+      <c r="E203" t="s">
+        <v>140</v>
+      </c>
+      <c r="F203" t="s">
+        <v>13</v>
+      </c>
+      <c r="G203" s="1" t="s">
+        <v>782</v>
+      </c>
+      <c r="H203" t="s">
+        <v>783</v>
+      </c>
+    </row>
+    <row r="204" spans="1:8">
+      <c r="A204" t="s">
+        <v>784</v>
+      </c>
+      <c r="B204" t="s">
+        <v>9</v>
+      </c>
+      <c r="C204" t="s">
+        <v>785</v>
+      </c>
+      <c r="D204" t="s">
+        <v>139</v>
+      </c>
+      <c r="E204" t="s">
+        <v>140</v>
+      </c>
+      <c r="F204" t="s">
+        <v>13</v>
+      </c>
+      <c r="G204" s="1" t="s">
+        <v>786</v>
+      </c>
+      <c r="H204" t="s">
+        <v>787</v>
+      </c>
+    </row>
+    <row r="205" spans="1:8">
+      <c r="A205" t="s">
+        <v>788</v>
+      </c>
+      <c r="B205" t="s">
+        <v>9</v>
+      </c>
+      <c r="C205" t="s">
+        <v>789</v>
+      </c>
+      <c r="D205" t="s">
+        <v>139</v>
+      </c>
+      <c r="E205" t="s">
+        <v>140</v>
+      </c>
+      <c r="F205" t="s">
+        <v>182</v>
+      </c>
+      <c r="G205" s="1" t="s">
+        <v>790</v>
+      </c>
+      <c r="H205" t="s">
+        <v>791</v>
+      </c>
+    </row>
+    <row r="206" spans="1:8">
+      <c r="A206" t="s">
+        <v>792</v>
+      </c>
+      <c r="B206" t="s">
+        <v>9</v>
+      </c>
+      <c r="C206" t="s">
+        <v>793</v>
+      </c>
+      <c r="D206" t="s">
+        <v>139</v>
+      </c>
+      <c r="E206" t="s">
+        <v>140</v>
+      </c>
+      <c r="F206" t="s">
+        <v>182</v>
+      </c>
+      <c r="G206" s="1" t="s">
+        <v>794</v>
+      </c>
+      <c r="H206" t="s">
+        <v>795</v>
+      </c>
+    </row>
+    <row r="207" spans="1:8">
+      <c r="A207" t="s">
+        <v>796</v>
+      </c>
+      <c r="B207" t="s">
+        <v>9</v>
+      </c>
+      <c r="C207" t="s">
+        <v>797</v>
+      </c>
+      <c r="D207" t="s">
+        <v>139</v>
+      </c>
+      <c r="E207" t="s">
+        <v>140</v>
+      </c>
+      <c r="F207" t="s">
+        <v>212</v>
+      </c>
+      <c r="G207" s="1" t="s">
+        <v>798</v>
+      </c>
+      <c r="H207" t="s">
+        <v>799</v>
+      </c>
+    </row>
+    <row r="208" spans="1:8">
+      <c r="A208" t="s">
+        <v>800</v>
+      </c>
+      <c r="B208" t="s">
+        <v>9</v>
+      </c>
+      <c r="C208" t="s">
+        <v>801</v>
+      </c>
+      <c r="D208" t="s">
+        <v>139</v>
+      </c>
+      <c r="E208" t="s">
+        <v>140</v>
+      </c>
+      <c r="F208" t="s">
+        <v>212</v>
+      </c>
+      <c r="G208" s="1" t="s">
+        <v>802</v>
+      </c>
+      <c r="H208" t="s">
+        <v>803</v>
+      </c>
+    </row>
+    <row r="209" spans="1:8">
+      <c r="A209" t="s">
+        <v>804</v>
+      </c>
+      <c r="B209" t="s">
+        <v>9</v>
+      </c>
+      <c r="C209" t="s">
+        <v>805</v>
+      </c>
+      <c r="D209" t="s">
+        <v>139</v>
+      </c>
+      <c r="E209" t="s">
+        <v>140</v>
+      </c>
+      <c r="F209" t="s">
+        <v>32</v>
+      </c>
+      <c r="G209" s="1" t="s">
+        <v>806</v>
+      </c>
+      <c r="H209" t="s">
+        <v>807</v>
+      </c>
+    </row>
+    <row r="210" spans="1:8">
+      <c r="A210" t="s">
+        <v>808</v>
+      </c>
+      <c r="B210" t="s">
+        <v>9</v>
+      </c>
+      <c r="C210" t="s">
+        <v>809</v>
+      </c>
+      <c r="D210" t="s">
+        <v>139</v>
+      </c>
+      <c r="E210" t="s">
+        <v>140</v>
+      </c>
+      <c r="F210" t="s">
+        <v>32</v>
+      </c>
+      <c r="G210" s="1" t="s">
+        <v>810</v>
+      </c>
+      <c r="H210" t="s">
+        <v>811</v>
+      </c>
+    </row>
+    <row r="211" spans="1:8">
+      <c r="A211" t="s">
+        <v>812</v>
+      </c>
+      <c r="B211" t="s">
+        <v>9</v>
+      </c>
+      <c r="C211" t="s">
+        <v>813</v>
+      </c>
+      <c r="D211" t="s">
+        <v>139</v>
+      </c>
+      <c r="E211" t="s">
+        <v>140</v>
+      </c>
+      <c r="F211" t="s">
+        <v>18</v>
+      </c>
+      <c r="G211" s="1" t="s">
+        <v>814</v>
+      </c>
+      <c r="H211" t="s">
+        <v>815</v>
+      </c>
+    </row>
+    <row r="212" spans="1:8">
+      <c r="A212" t="s">
+        <v>816</v>
+      </c>
+      <c r="B212" t="s">
+        <v>9</v>
+      </c>
+      <c r="C212" t="s">
+        <v>817</v>
+      </c>
+      <c r="D212" t="s">
+        <v>139</v>
+      </c>
+      <c r="E212" t="s">
+        <v>140</v>
+      </c>
+      <c r="F212" t="s">
+        <v>61</v>
+      </c>
+      <c r="G212" s="1" t="s">
+        <v>818</v>
+      </c>
+      <c r="H212" t="s">
+        <v>819</v>
+      </c>
+    </row>
+    <row r="213" spans="1:8">
+      <c r="A213" t="s">
+        <v>820</v>
+      </c>
+      <c r="B213" t="s">
+        <v>9</v>
+      </c>
+      <c r="C213" t="s">
+        <v>821</v>
+      </c>
+      <c r="D213" t="s">
+        <v>139</v>
+      </c>
+      <c r="E213" t="s">
+        <v>140</v>
+      </c>
+      <c r="F213" t="s">
+        <v>61</v>
+      </c>
+      <c r="G213" s="1" t="s">
+        <v>822</v>
+      </c>
+      <c r="H213" t="s">
+        <v>823</v>
+      </c>
+    </row>
+    <row r="214" spans="1:8">
+      <c r="A214" t="s">
+        <v>824</v>
+      </c>
+      <c r="B214" t="s">
+        <v>9</v>
+      </c>
+      <c r="C214" t="s">
+        <v>825</v>
+      </c>
+      <c r="D214" t="s">
+        <v>139</v>
+      </c>
+      <c r="E214" t="s">
+        <v>140</v>
+      </c>
+      <c r="F214" t="s">
+        <v>246</v>
+      </c>
+      <c r="G214" s="1" t="s">
+        <v>826</v>
+      </c>
+      <c r="H214" t="s">
+        <v>827</v>
+      </c>
+    </row>
+    <row r="215" spans="1:8">
+      <c r="A215" t="s">
+        <v>828</v>
+      </c>
+      <c r="B215" t="s">
+        <v>9</v>
+      </c>
+      <c r="C215" t="s">
+        <v>829</v>
+      </c>
+      <c r="D215" t="s">
+        <v>139</v>
+      </c>
+      <c r="E215" t="s">
+        <v>140</v>
+      </c>
+      <c r="F215" t="s">
+        <v>13</v>
+      </c>
+      <c r="G215" s="1" t="s">
+        <v>830</v>
+      </c>
+      <c r="H215" t="s">
+        <v>831</v>
+      </c>
+    </row>
+    <row r="216" spans="1:8">
+      <c r="A216" t="s">
+        <v>832</v>
+      </c>
+      <c r="B216" t="s">
+        <v>9</v>
+      </c>
+      <c r="C216" t="s">
+        <v>833</v>
+      </c>
+      <c r="D216" t="s">
+        <v>139</v>
+      </c>
+      <c r="E216" t="s">
+        <v>140</v>
+      </c>
+      <c r="F216" t="s">
+        <v>13</v>
+      </c>
+      <c r="G216" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="H216" t="s">
+        <v>834</v>
+      </c>
+    </row>
+    <row r="217" spans="1:8">
+      <c r="A217" t="s">
+        <v>835</v>
+      </c>
+      <c r="B217" t="s">
+        <v>9</v>
+      </c>
+      <c r="C217" t="s">
+        <v>836</v>
+      </c>
+      <c r="D217" t="s">
+        <v>139</v>
+      </c>
+      <c r="E217" t="s">
+        <v>140</v>
+      </c>
+      <c r="F217" t="s">
+        <v>13</v>
+      </c>
+      <c r="G217" s="1" t="s">
+        <v>837</v>
+      </c>
+      <c r="H217" t="s">
+        <v>838</v>
+      </c>
+    </row>
+    <row r="218" spans="1:8">
+      <c r="A218" t="s">
+        <v>839</v>
+      </c>
+      <c r="B218" t="s">
+        <v>9</v>
+      </c>
+      <c r="C218" t="s">
+        <v>840</v>
+      </c>
+      <c r="D218" t="s">
+        <v>139</v>
+      </c>
+      <c r="E218" t="s">
+        <v>140</v>
+      </c>
+      <c r="F218" t="s">
+        <v>61</v>
+      </c>
+      <c r="G218" s="1" t="s">
+        <v>841</v>
+      </c>
+      <c r="H218" t="s">
+        <v>842</v>
+      </c>
+    </row>
+    <row r="219" spans="1:8">
+      <c r="A219" t="s">
+        <v>843</v>
+      </c>
+      <c r="B219" t="s">
+        <v>9</v>
+      </c>
+      <c r="C219" t="s">
+        <v>844</v>
+      </c>
+      <c r="D219" t="s">
+        <v>139</v>
+      </c>
+      <c r="E219" t="s">
+        <v>140</v>
+      </c>
+      <c r="F219" t="s">
+        <v>61</v>
+      </c>
+      <c r="G219" s="1" t="s">
+        <v>845</v>
+      </c>
+      <c r="H219" t="s">
+        <v>846</v>
+      </c>
+    </row>
+    <row r="220" spans="1:8">
+      <c r="A220" t="s">
+        <v>847</v>
+      </c>
+      <c r="B220" t="s">
+        <v>9</v>
+      </c>
+      <c r="C220" t="s">
+        <v>848</v>
+      </c>
+      <c r="D220" t="s">
+        <v>139</v>
+      </c>
+      <c r="E220" t="s">
+        <v>140</v>
+      </c>
+      <c r="F220" t="s">
+        <v>61</v>
+      </c>
+      <c r="G220" s="1" t="s">
+        <v>849</v>
+      </c>
+      <c r="H220" t="s">
+        <v>850</v>
+      </c>
+    </row>
+    <row r="221" spans="1:8">
+      <c r="A221" t="s">
+        <v>851</v>
+      </c>
+      <c r="B221" t="s">
+        <v>9</v>
+      </c>
+      <c r="C221" t="s">
+        <v>852</v>
+      </c>
+      <c r="D221" t="s">
+        <v>139</v>
+      </c>
+      <c r="E221" t="s">
+        <v>140</v>
+      </c>
+      <c r="F221" t="s">
+        <v>199</v>
+      </c>
+      <c r="G221" s="1" t="s">
+        <v>853</v>
+      </c>
+      <c r="H221" t="s">
+        <v>854</v>
+      </c>
+    </row>
+    <row r="222" spans="1:8">
+      <c r="A222" t="s">
+        <v>855</v>
+      </c>
+      <c r="B222" t="s">
+        <v>9</v>
+      </c>
+      <c r="C222" t="s">
+        <v>856</v>
+      </c>
+      <c r="D222" t="s">
+        <v>139</v>
+      </c>
+      <c r="E222" t="s">
+        <v>140</v>
+      </c>
+      <c r="F222" t="s">
+        <v>18</v>
+      </c>
+      <c r="G222" s="1" t="s">
+        <v>857</v>
+      </c>
+      <c r="H222" t="s">
+        <v>858</v>
+      </c>
+    </row>
+    <row r="223" spans="1:8">
+      <c r="A223" t="s">
+        <v>859</v>
+      </c>
+      <c r="B223" t="s">
+        <v>9</v>
+      </c>
+      <c r="C223" t="s">
+        <v>860</v>
+      </c>
+      <c r="D223" t="s">
+        <v>139</v>
+      </c>
+      <c r="E223" t="s">
+        <v>140</v>
+      </c>
+      <c r="F223" t="s">
+        <v>56</v>
+      </c>
+      <c r="G223" s="1" t="s">
+        <v>861</v>
+      </c>
+      <c r="H223" t="s">
+        <v>862</v>
+      </c>
+    </row>
+    <row r="224" spans="1:8">
+      <c r="A224" t="s">
+        <v>863</v>
+      </c>
+      <c r="B224" t="s">
+        <v>9</v>
+      </c>
+      <c r="C224" t="s">
+        <v>864</v>
+      </c>
+      <c r="D224" t="s">
+        <v>139</v>
+      </c>
+      <c r="E224" t="s">
+        <v>140</v>
+      </c>
+      <c r="F224" t="s">
+        <v>212</v>
+      </c>
+      <c r="G224" s="1" t="s">
+        <v>865</v>
+      </c>
+      <c r="H224" t="s">
+        <v>866</v>
+      </c>
+    </row>
+    <row r="225" spans="1:8">
+      <c r="A225" t="s">
+        <v>867</v>
+      </c>
+      <c r="B225" t="s">
+        <v>9</v>
+      </c>
+      <c r="C225" t="s">
+        <v>868</v>
+      </c>
+      <c r="D225" t="s">
+        <v>139</v>
+      </c>
+      <c r="E225" t="s">
+        <v>140</v>
+      </c>
+      <c r="F225" t="s">
+        <v>32</v>
+      </c>
+      <c r="G225" s="1" t="s">
+        <v>869</v>
+      </c>
+      <c r="H225" t="s">
+        <v>870</v>
+      </c>
+    </row>
+    <row r="226" spans="1:8">
+      <c r="A226" t="s">
+        <v>871</v>
+      </c>
+      <c r="B226" t="s">
+        <v>9</v>
+      </c>
+      <c r="C226" t="s">
+        <v>872</v>
+      </c>
+      <c r="D226" t="s">
+        <v>139</v>
+      </c>
+      <c r="E226" t="s">
+        <v>140</v>
+      </c>
+      <c r="F226" t="s">
+        <v>32</v>
+      </c>
+      <c r="G226" s="1" t="s">
+        <v>873</v>
+      </c>
+      <c r="H226" t="s">
+        <v>874</v>
+      </c>
+    </row>
+    <row r="227" spans="1:8">
+      <c r="A227" t="s">
+        <v>875</v>
+      </c>
+      <c r="B227" t="s">
+        <v>9</v>
+      </c>
+      <c r="C227" t="s">
+        <v>876</v>
+      </c>
+      <c r="D227" t="s">
+        <v>139</v>
+      </c>
+      <c r="E227" t="s">
+        <v>140</v>
+      </c>
+      <c r="F227" t="s">
+        <v>32</v>
+      </c>
+      <c r="G227" s="1" t="s">
+        <v>877</v>
+      </c>
+      <c r="H227" t="s">
+        <v>878</v>
+      </c>
+    </row>
+    <row r="228" spans="1:8">
+      <c r="A228" t="s">
+        <v>879</v>
+      </c>
+      <c r="B228" t="s">
+        <v>9</v>
+      </c>
+      <c r="C228" t="s">
+        <v>880</v>
+      </c>
+      <c r="D228" t="s">
+        <v>139</v>
+      </c>
+      <c r="E228" t="s">
+        <v>140</v>
+      </c>
+      <c r="F228" t="s">
+        <v>27</v>
+      </c>
+      <c r="G228" s="1" t="s">
+        <v>881</v>
+      </c>
+      <c r="H228" t="s">
+        <v>882</v>
+      </c>
+    </row>
+    <row r="229" spans="1:8">
+      <c r="A229" t="s">
+        <v>883</v>
+      </c>
+      <c r="B229" t="s">
+        <v>9</v>
+      </c>
+      <c r="C229" t="s">
+        <v>884</v>
+      </c>
+      <c r="D229" t="s">
+        <v>139</v>
+      </c>
+      <c r="E229" t="s">
+        <v>140</v>
+      </c>
+      <c r="F229" t="s">
+        <v>27</v>
+      </c>
+      <c r="G229" s="1" t="s">
+        <v>885</v>
+      </c>
+      <c r="H229" t="s">
+        <v>886</v>
+      </c>
+    </row>
+    <row r="230" spans="1:8">
+      <c r="A230" t="s">
+        <v>887</v>
+      </c>
+      <c r="B230" t="s">
+        <v>9</v>
+      </c>
+      <c r="C230" t="s">
+        <v>888</v>
+      </c>
+      <c r="D230" t="s">
+        <v>139</v>
+      </c>
+      <c r="E230" t="s">
+        <v>140</v>
+      </c>
+      <c r="F230" t="s">
+        <v>18</v>
+      </c>
+      <c r="G230" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="H230" t="s">
+        <v>889</v>
+      </c>
+    </row>
+    <row r="231" spans="1:8">
+      <c r="A231" t="s">
+        <v>890</v>
+      </c>
+      <c r="B231" t="s">
+        <v>9</v>
+      </c>
+      <c r="C231" t="s">
+        <v>891</v>
+      </c>
+      <c r="D231" t="s">
+        <v>139</v>
+      </c>
+      <c r="E231" t="s">
+        <v>140</v>
+      </c>
+      <c r="F231" t="s">
+        <v>148</v>
+      </c>
+      <c r="G231" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="H231" t="s">
+        <v>892</v>
+      </c>
+    </row>
+    <row r="232" spans="1:8">
+      <c r="A232" t="s">
+        <v>893</v>
+      </c>
+      <c r="B232" t="s">
+        <v>9</v>
+      </c>
+      <c r="C232" t="s">
+        <v>894</v>
+      </c>
+      <c r="D232" t="s">
+        <v>139</v>
+      </c>
+      <c r="E232" t="s">
+        <v>140</v>
+      </c>
+      <c r="F232" t="s">
+        <v>148</v>
+      </c>
+      <c r="G232" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="H232" t="s">
+        <v>895</v>
+      </c>
+    </row>
+    <row r="233" spans="1:8">
+      <c r="A233" t="s">
+        <v>896</v>
+      </c>
+      <c r="B233" t="s">
+        <v>9</v>
+      </c>
+      <c r="C233" t="s">
+        <v>897</v>
+      </c>
+      <c r="D233" t="s">
+        <v>139</v>
+      </c>
+      <c r="E233" t="s">
+        <v>140</v>
+      </c>
+      <c r="F233" t="s">
+        <v>13</v>
+      </c>
+      <c r="G233" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="H233" t="s">
+        <v>898</v>
+      </c>
+    </row>
+    <row r="234" spans="1:8">
+      <c r="A234" t="s">
+        <v>899</v>
+      </c>
+      <c r="B234" t="s">
+        <v>9</v>
+      </c>
+      <c r="C234" t="s">
+        <v>900</v>
+      </c>
+      <c r="D234" t="s">
+        <v>139</v>
+      </c>
+      <c r="E234" t="s">
+        <v>140</v>
+      </c>
+      <c r="F234" t="s">
+        <v>13</v>
+      </c>
+      <c r="G234" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="H234" t="s">
+        <v>901</v>
+      </c>
+    </row>
+    <row r="235" spans="1:8">
+      <c r="A235" t="s">
+        <v>902</v>
+      </c>
+      <c r="B235" t="s">
+        <v>9</v>
+      </c>
+      <c r="C235" t="s">
+        <v>903</v>
+      </c>
+      <c r="D235" t="s">
+        <v>139</v>
+      </c>
+      <c r="E235" t="s">
+        <v>140</v>
+      </c>
+      <c r="F235" t="s">
+        <v>246</v>
+      </c>
+      <c r="G235" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="H235" t="s">
+        <v>904</v>
+      </c>
+    </row>
+    <row r="236" spans="1:8">
+      <c r="A236" t="s">
+        <v>905</v>
+      </c>
+      <c r="B236" t="s">
+        <v>9</v>
+      </c>
+      <c r="C236" t="s">
+        <v>906</v>
+      </c>
+      <c r="D236" t="s">
+        <v>139</v>
+      </c>
+      <c r="E236" t="s">
+        <v>140</v>
+      </c>
+      <c r="F236" t="s">
+        <v>56</v>
+      </c>
+      <c r="G236" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="H236" t="s">
+        <v>907</v>
+      </c>
+    </row>
+    <row r="237" spans="1:8">
+      <c r="A237" t="s">
+        <v>908</v>
+      </c>
+      <c r="B237" t="s">
+        <v>9</v>
+      </c>
+      <c r="C237" t="s">
+        <v>909</v>
+      </c>
+      <c r="D237" t="s">
+        <v>139</v>
+      </c>
+      <c r="E237" t="s">
+        <v>140</v>
+      </c>
+      <c r="F237" t="s">
+        <v>61</v>
+      </c>
+      <c r="G237" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="H237" t="s">
+        <v>910</v>
+      </c>
+    </row>
+    <row r="238" spans="1:8">
+      <c r="A238" t="s">
+        <v>911</v>
+      </c>
+      <c r="B238" t="s">
+        <v>9</v>
+      </c>
+      <c r="C238" t="s">
+        <v>912</v>
+      </c>
+      <c r="D238" t="s">
+        <v>139</v>
+      </c>
+      <c r="E238" t="s">
+        <v>140</v>
+      </c>
+      <c r="F238" t="s">
+        <v>61</v>
+      </c>
+      <c r="G238" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="H238" t="s">
+        <v>913</v>
+      </c>
+    </row>
+    <row r="239" spans="1:8">
+      <c r="A239" t="s">
+        <v>914</v>
+      </c>
+      <c r="B239" t="s">
+        <v>9</v>
+      </c>
+      <c r="C239" t="s">
+        <v>915</v>
+      </c>
+      <c r="D239" t="s">
+        <v>139</v>
+      </c>
+      <c r="E239" t="s">
+        <v>140</v>
+      </c>
+      <c r="F239" t="s">
+        <v>27</v>
+      </c>
+      <c r="G239" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="H239" t="s">
+        <v>916</v>
+      </c>
+    </row>
+    <row r="240" spans="1:8">
+      <c r="A240" t="s">
+        <v>917</v>
+      </c>
+      <c r="B240" t="s">
+        <v>9</v>
+      </c>
+      <c r="C240" t="s">
+        <v>918</v>
+      </c>
+      <c r="D240" t="s">
+        <v>139</v>
+      </c>
+      <c r="E240" t="s">
+        <v>140</v>
+      </c>
+      <c r="F240" t="s">
+        <v>27</v>
+      </c>
+      <c r="G240" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="H240" t="s">
+        <v>919</v>
+      </c>
+    </row>
+    <row r="241" spans="1:8">
+      <c r="A241" t="s">
+        <v>920</v>
+      </c>
+      <c r="B241" t="s">
+        <v>9</v>
+      </c>
+      <c r="C241" t="s">
+        <v>921</v>
+      </c>
+      <c r="D241" t="s">
+        <v>139</v>
+      </c>
+      <c r="E241" t="s">
+        <v>140</v>
+      </c>
+      <c r="F241" t="s">
+        <v>27</v>
+      </c>
+      <c r="G241" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="H241" t="s">
+        <v>922</v>
+      </c>
+    </row>
+    <row r="242" spans="1:8">
+      <c r="A242" t="s">
+        <v>923</v>
+      </c>
+      <c r="B242" t="s">
+        <v>9</v>
+      </c>
+      <c r="C242" t="s">
+        <v>924</v>
+      </c>
+      <c r="D242" t="s">
+        <v>139</v>
+      </c>
+      <c r="E242" t="s">
+        <v>140</v>
+      </c>
+      <c r="F242" t="s">
+        <v>199</v>
+      </c>
+      <c r="G242" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="H242" t="s">
+        <v>925</v>
+      </c>
+    </row>
+    <row r="243" spans="1:8">
+      <c r="A243" t="s">
+        <v>926</v>
+      </c>
+      <c r="B243" t="s">
+        <v>9</v>
+      </c>
+      <c r="C243" t="s">
+        <v>927</v>
+      </c>
+      <c r="D243" t="s">
+        <v>139</v>
+      </c>
+      <c r="E243" t="s">
+        <v>140</v>
+      </c>
+      <c r="F243" t="s">
+        <v>199</v>
+      </c>
+      <c r="G243" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="H243" t="s">
+        <v>928</v>
+      </c>
+    </row>
+    <row r="244" spans="1:8">
+      <c r="A244" t="s">
+        <v>929</v>
+      </c>
+      <c r="B244" t="s">
+        <v>9</v>
+      </c>
+      <c r="C244" t="s">
+        <v>930</v>
+      </c>
+      <c r="D244" t="s">
+        <v>139</v>
+      </c>
+      <c r="E244" t="s">
+        <v>140</v>
+      </c>
+      <c r="F244" t="s">
+        <v>182</v>
+      </c>
+      <c r="G244" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="H244" t="s">
+        <v>931</v>
+      </c>
+    </row>
+    <row r="245" spans="1:8">
+      <c r="A245" t="s">
+        <v>932</v>
+      </c>
+      <c r="B245" t="s">
+        <v>9</v>
+      </c>
+      <c r="C245" t="s">
+        <v>933</v>
+      </c>
+      <c r="D245" t="s">
+        <v>139</v>
+      </c>
+      <c r="E245" t="s">
+        <v>140</v>
+      </c>
+      <c r="F245" t="s">
+        <v>182</v>
+      </c>
+      <c r="G245" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="H245" t="s">
+        <v>934</v>
+      </c>
+    </row>
+    <row r="246" spans="1:8">
+      <c r="A246" t="s">
+        <v>935</v>
+      </c>
+      <c r="B246" t="s">
+        <v>9</v>
+      </c>
+      <c r="C246" t="s">
+        <v>936</v>
+      </c>
+      <c r="D246" t="s">
+        <v>139</v>
+      </c>
+      <c r="E246" t="s">
+        <v>140</v>
+      </c>
+      <c r="F246" t="s">
+        <v>199</v>
+      </c>
+      <c r="G246" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="H246" t="s">
+        <v>937</v>
+      </c>
+    </row>
+    <row r="247" spans="1:8">
+      <c r="A247" t="s">
+        <v>938</v>
+      </c>
+      <c r="B247" t="s">
+        <v>9</v>
+      </c>
+      <c r="C247" t="s">
+        <v>939</v>
+      </c>
+      <c r="D247" t="s">
+        <v>139</v>
+      </c>
+      <c r="E247" t="s">
+        <v>140</v>
+      </c>
+      <c r="F247" t="s">
+        <v>69</v>
+      </c>
+      <c r="G247" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="H247" t="s">
+        <v>940</v>
+      </c>
+    </row>
+    <row r="248" spans="1:8">
+      <c r="A248" t="s">
+        <v>941</v>
+      </c>
+      <c r="B248" t="s">
+        <v>9</v>
+      </c>
+      <c r="C248" t="s">
+        <v>10</v>
+      </c>
+      <c r="D248" t="s">
+        <v>942</v>
+      </c>
+      <c r="E248" t="s">
+        <v>943</v>
+      </c>
+      <c r="F248" t="s">
+        <v>61</v>
+      </c>
+      <c r="G248" s="1" t="s">
+        <v>944</v>
+      </c>
+      <c r="H248" t="s">
+        <v>945</v>
+      </c>
+    </row>
+    <row r="249" spans="1:8">
+      <c r="A249" t="s">
+        <v>946</v>
+      </c>
+      <c r="B249" t="s">
+        <v>9</v>
+      </c>
+      <c r="C249" t="s">
+        <v>17</v>
+      </c>
+      <c r="D249" t="s">
+        <v>942</v>
+      </c>
+      <c r="E249" t="s">
+        <v>943</v>
+      </c>
+      <c r="F249" t="s">
+        <v>18</v>
+      </c>
+      <c r="G249" s="1" t="s">
+        <v>947</v>
+      </c>
+      <c r="H249" t="s">
+        <v>948</v>
+      </c>
+    </row>
+    <row r="250" spans="1:8">
+      <c r="A250" t="s">
+        <v>949</v>
+      </c>
+      <c r="B250" t="s">
+        <v>9</v>
+      </c>
+      <c r="C250" t="s">
+        <v>22</v>
+      </c>
+      <c r="D250" t="s">
+        <v>942</v>
+      </c>
+      <c r="E250" t="s">
+        <v>943</v>
+      </c>
+      <c r="F250" t="s">
+        <v>56</v>
+      </c>
+      <c r="G250" s="1" t="s">
+        <v>950</v>
+      </c>
+      <c r="H250" t="s">
+        <v>951</v>
+      </c>
+    </row>
+    <row r="251" spans="1:8">
+      <c r="A251" t="s">
+        <v>952</v>
+      </c>
+      <c r="B251" t="s">
+        <v>9</v>
+      </c>
+      <c r="C251" t="s">
+        <v>26</v>
+      </c>
+      <c r="D251" t="s">
+        <v>942</v>
+      </c>
+      <c r="E251" t="s">
+        <v>943</v>
+      </c>
+      <c r="F251" t="s">
+        <v>27</v>
+      </c>
+      <c r="G251" s="1" t="s">
+        <v>953</v>
+      </c>
+      <c r="H251" t="s">
+        <v>954</v>
+      </c>
+    </row>
+    <row r="252" spans="1:8">
+      <c r="A252" t="s">
+        <v>955</v>
+      </c>
+      <c r="B252" t="s">
+        <v>9</v>
+      </c>
+      <c r="C252" t="s">
+        <v>31</v>
+      </c>
+      <c r="D252" t="s">
+        <v>942</v>
+      </c>
+      <c r="E252" t="s">
+        <v>943</v>
+      </c>
+      <c r="F252" t="s">
+        <v>69</v>
+      </c>
+      <c r="G252" s="1" t="s">
+        <v>956</v>
+      </c>
+      <c r="H252" t="s">
+        <v>957</v>
+      </c>
+    </row>
+    <row r="253" spans="1:8">
+      <c r="A253" t="s">
+        <v>958</v>
+      </c>
+      <c r="B253" t="s">
+        <v>9</v>
+      </c>
+      <c r="C253" t="s">
+        <v>36</v>
+      </c>
+      <c r="D253" t="s">
+        <v>942</v>
+      </c>
+      <c r="E253" t="s">
+        <v>943</v>
+      </c>
+      <c r="F253" t="s">
+        <v>13</v>
+      </c>
+      <c r="G253" s="1" t="s">
+        <v>959</v>
+      </c>
+      <c r="H253" t="s">
+        <v>960</v>
+      </c>
+    </row>
+    <row r="254" spans="1:8">
+      <c r="A254" t="s">
+        <v>961</v>
+      </c>
+      <c r="B254" t="s">
+        <v>9</v>
+      </c>
+      <c r="C254" t="s">
+        <v>39</v>
+      </c>
+      <c r="D254" t="s">
+        <v>942</v>
+      </c>
+      <c r="E254" t="s">
+        <v>943</v>
+      </c>
+      <c r="F254" t="s">
+        <v>246</v>
+      </c>
+      <c r="G254" s="1" t="s">
+        <v>962</v>
+      </c>
+      <c r="H254" t="s">
+        <v>963</v>
+      </c>
+    </row>
+    <row r="255" spans="1:8">
+      <c r="A255" t="s">
+        <v>964</v>
+      </c>
+      <c r="B255" t="s">
+        <v>9</v>
+      </c>
+      <c r="C255" t="s">
+        <v>43</v>
+      </c>
+      <c r="D255" t="s">
+        <v>942</v>
+      </c>
+      <c r="E255" t="s">
+        <v>943</v>
+      </c>
+      <c r="F255" t="s">
+        <v>32</v>
+      </c>
+      <c r="G255" s="1" t="s">
+        <v>965</v>
+      </c>
+      <c r="H255" t="s">
+        <v>966</v>
+      </c>
+    </row>
+    <row r="256" spans="1:8">
+      <c r="A256" t="s">
+        <v>967</v>
+      </c>
+      <c r="B256" t="s">
+        <v>9</v>
+      </c>
+      <c r="C256" t="s">
+        <v>48</v>
+      </c>
+      <c r="D256" t="s">
+        <v>942</v>
+      </c>
+      <c r="E256" t="s">
+        <v>943</v>
+      </c>
+      <c r="F256" t="s">
+        <v>199</v>
+      </c>
+      <c r="G256" s="1" t="s">
+        <v>968</v>
+      </c>
+      <c r="H256" t="s">
+        <v>969</v>
+      </c>
+    </row>
+    <row r="257" spans="1:8">
+      <c r="A257" t="s">
+        <v>970</v>
+      </c>
+      <c r="B257" t="s">
+        <v>9</v>
+      </c>
+      <c r="C257" t="s">
+        <v>51</v>
+      </c>
+      <c r="D257" t="s">
+        <v>942</v>
+      </c>
+      <c r="E257" t="s">
+        <v>943</v>
+      </c>
+      <c r="F257" t="s">
+        <v>148</v>
+      </c>
+      <c r="G257" s="1" t="s">
+        <v>971</v>
+      </c>
+      <c r="H257" t="s">
+        <v>972</v>
+      </c>
+    </row>
+    <row r="258" spans="1:8">
+      <c r="A258" t="s">
+        <v>973</v>
+      </c>
+      <c r="B258" t="s">
+        <v>9</v>
+      </c>
+      <c r="C258" t="s">
+        <v>55</v>
+      </c>
+      <c r="D258" t="s">
+        <v>942</v>
+      </c>
+      <c r="E258" t="s">
+        <v>943</v>
+      </c>
+      <c r="F258" t="s">
+        <v>182</v>
+      </c>
+      <c r="G258" s="1" t="s">
+        <v>974</v>
+      </c>
+      <c r="H258" t="s">
+        <v>975</v>
+      </c>
+    </row>
+    <row r="259" spans="1:8">
+      <c r="A259" t="s">
+        <v>976</v>
+      </c>
+      <c r="B259" t="s">
+        <v>9</v>
+      </c>
+      <c r="C259" t="s">
+        <v>60</v>
+      </c>
+      <c r="D259" t="s">
+        <v>942</v>
+      </c>
+      <c r="E259" t="s">
+        <v>943</v>
+      </c>
+      <c r="F259" t="s">
+        <v>141</v>
+      </c>
+      <c r="G259" s="1" t="s">
+        <v>977</v>
+      </c>
+      <c r="H259" t="s">
+        <v>978</v>
+      </c>
+    </row>
+    <row r="260" spans="1:8">
+      <c r="A260" t="s">
+        <v>979</v>
+      </c>
+      <c r="B260" t="s">
+        <v>9</v>
+      </c>
+      <c r="C260" t="s">
+        <v>65</v>
+      </c>
+      <c r="D260" t="s">
+        <v>942</v>
+      </c>
+      <c r="E260" t="s">
+        <v>943</v>
+      </c>
+      <c r="F260" t="s">
+        <v>212</v>
+      </c>
+      <c r="G260" s="1" t="s">
+        <v>980</v>
+      </c>
+      <c r="H260" t="s">
+        <v>981</v>
+      </c>
+    </row>
+    <row r="261" spans="1:8">
+      <c r="A261" t="s">
+        <v>982</v>
+      </c>
+      <c r="B261" t="s">
+        <v>9</v>
+      </c>
+      <c r="C261" t="s">
+        <v>68</v>
+      </c>
+      <c r="D261" t="s">
+        <v>942</v>
+      </c>
+      <c r="E261" t="s">
+        <v>943</v>
+      </c>
+      <c r="F261" t="s">
+        <v>983</v>
+      </c>
+      <c r="G261" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="H261" t="s">
+        <v>984</v>
+      </c>
+    </row>
+    <row r="262" spans="1:8">
+      <c r="A262" t="s">
+        <v>985</v>
+      </c>
+      <c r="B262" t="s">
+        <v>9</v>
+      </c>
+      <c r="C262" t="s">
+        <v>72</v>
+      </c>
+      <c r="D262" t="s">
+        <v>942</v>
+      </c>
+      <c r="E262" t="s">
+        <v>943</v>
+      </c>
+      <c r="F262" t="s">
+        <v>986</v>
+      </c>
+      <c r="G262" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="H262" t="s">
+        <v>987</v>
+      </c>
+    </row>
+    <row r="263" spans="1:8">
+      <c r="A263" t="s">
+        <v>988</v>
+      </c>
+      <c r="B263" t="s">
+        <v>9</v>
+      </c>
+      <c r="C263" t="s">
+        <v>76</v>
+      </c>
+      <c r="D263" t="s">
+        <v>942</v>
+      </c>
+      <c r="E263" t="s">
+        <v>943</v>
+      </c>
+      <c r="F263" t="s">
+        <v>246</v>
+      </c>
+      <c r="G263" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="H263" t="s">
+        <v>989</v>
+      </c>
+    </row>
+    <row r="264" spans="1:8">
+      <c r="A264" t="s">
+        <v>990</v>
+      </c>
+      <c r="B264" t="s">
+        <v>9</v>
+      </c>
+      <c r="C264" t="s">
+        <v>133</v>
+      </c>
+      <c r="D264" t="s">
+        <v>942</v>
+      </c>
+      <c r="E264" t="s">
+        <v>943</v>
+      </c>
+      <c r="F264" t="s">
+        <v>13</v>
+      </c>
+      <c r="G264" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="H264" t="s">
+        <v>991</v>
+      </c>
+    </row>
+    <row r="265" spans="1:8">
+      <c r="A265" t="s">
+        <v>992</v>
+      </c>
+      <c r="B265" t="s">
+        <v>9</v>
+      </c>
+      <c r="C265" t="s">
+        <v>136</v>
+      </c>
+      <c r="D265" t="s">
+        <v>942</v>
+      </c>
+      <c r="E265" t="s">
+        <v>943</v>
+      </c>
+      <c r="F265" t="s">
+        <v>32</v>
+      </c>
+      <c r="G265" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="H265" t="s">
+        <v>993</v>
+      </c>
+    </row>
+    <row r="266" spans="1:8">
+      <c r="A266" t="s">
+        <v>994</v>
+      </c>
+      <c r="B266" t="s">
+        <v>9</v>
+      </c>
+      <c r="C266" t="s">
+        <v>198</v>
+      </c>
+      <c r="D266" t="s">
+        <v>942</v>
+      </c>
+      <c r="E266" t="s">
+        <v>943</v>
+      </c>
+      <c r="F266" t="s">
+        <v>32</v>
+      </c>
+      <c r="G266" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="H266" t="s">
+        <v>995</v>
+      </c>
+    </row>
+    <row r="267" spans="1:8">
+      <c r="A267" t="s">
+        <v>996</v>
+      </c>
+      <c r="B267" t="s">
+        <v>9</v>
+      </c>
+      <c r="C267" t="s">
+        <v>203</v>
+      </c>
+      <c r="D267" t="s">
+        <v>942</v>
+      </c>
+      <c r="E267" t="s">
+        <v>943</v>
+      </c>
+      <c r="F267" t="s">
+        <v>18</v>
+      </c>
+      <c r="G267" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="H267" t="s">
+        <v>997</v>
+      </c>
+    </row>
+    <row r="268" spans="1:8">
+      <c r="A268" t="s">
+        <v>998</v>
+      </c>
+      <c r="B268" t="s">
+        <v>9</v>
+      </c>
+      <c r="C268" t="s">
+        <v>207</v>
+      </c>
+      <c r="D268" t="s">
+        <v>942</v>
+      </c>
+      <c r="E268" t="s">
+        <v>943</v>
+      </c>
+      <c r="F268" t="s">
+        <v>18</v>
+      </c>
+      <c r="G268" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="H268" t="s">
+        <v>999</v>
+      </c>
+    </row>
+    <row r="269" spans="1:8">
+      <c r="A269" t="s">
+        <v>1000</v>
+      </c>
+      <c r="B269" t="s">
+        <v>9</v>
+      </c>
+      <c r="C269" t="s">
+        <v>211</v>
+      </c>
+      <c r="D269" t="s">
+        <v>942</v>
+      </c>
+      <c r="E269" t="s">
+        <v>943</v>
+      </c>
+      <c r="F269" t="s">
+        <v>13</v>
+      </c>
+      <c r="G269" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="H269" t="s">
+        <v>1001</v>
+      </c>
+    </row>
+    <row r="270" spans="1:8">
+      <c r="A270" t="s">
+        <v>1002</v>
+      </c>
+      <c r="B270" t="s">
+        <v>9</v>
+      </c>
+      <c r="C270" t="s">
+        <v>216</v>
+      </c>
+      <c r="D270" t="s">
+        <v>942</v>
+      </c>
+      <c r="E270" t="s">
+        <v>943</v>
+      </c>
+      <c r="F270" t="s">
+        <v>199</v>
+      </c>
+      <c r="G270" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="H270" t="s">
+        <v>1003</v>
+      </c>
+    </row>
+    <row r="271" spans="1:8">
+      <c r="A271" t="s">
+        <v>1004</v>
+      </c>
+      <c r="B271" t="s">
+        <v>9</v>
+      </c>
+      <c r="C271" t="s">
+        <v>220</v>
+      </c>
+      <c r="D271" t="s">
+        <v>942</v>
+      </c>
+      <c r="E271" t="s">
+        <v>943</v>
+      </c>
+      <c r="F271" t="s">
+        <v>141</v>
+      </c>
+      <c r="G271" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="H271" t="s">
+        <v>1005</v>
+      </c>
+    </row>
+    <row r="272" spans="1:8">
+      <c r="A272" t="s">
+        <v>1006</v>
+      </c>
+      <c r="B272" t="s">
+        <v>9</v>
+      </c>
+      <c r="C272" t="s">
+        <v>224</v>
+      </c>
+      <c r="D272" t="s">
+        <v>942</v>
+      </c>
+      <c r="E272" t="s">
+        <v>943</v>
+      </c>
+      <c r="F272" t="s">
+        <v>199</v>
+      </c>
+      <c r="G272" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="H272" t="s">
+        <v>1007</v>
+      </c>
+    </row>
+    <row r="273" spans="1:8">
+      <c r="A273" t="s">
+        <v>1008</v>
+      </c>
+      <c r="B273" t="s">
+        <v>9</v>
+      </c>
+      <c r="C273" t="s">
+        <v>228</v>
+      </c>
+      <c r="D273" t="s">
+        <v>942</v>
+      </c>
+      <c r="E273" t="s">
+        <v>943</v>
+      </c>
+      <c r="F273" t="s">
+        <v>199</v>
+      </c>
+      <c r="G273" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="H273" t="s">
+        <v>1009</v>
+      </c>
+    </row>
+    <row r="274" spans="1:8">
+      <c r="A274" t="s">
+        <v>1010</v>
+      </c>
+      <c r="B274" t="s">
+        <v>9</v>
+      </c>
+      <c r="C274" t="s">
+        <v>351</v>
+      </c>
+      <c r="D274" t="s">
+        <v>942</v>
+      </c>
+      <c r="E274" t="s">
+        <v>943</v>
+      </c>
+      <c r="F274" t="s">
+        <v>199</v>
+      </c>
+      <c r="G274" s="1" t="s">
+        <v>1011</v>
+      </c>
+      <c r="H274" t="s">
+        <v>1012</v>
+      </c>
+    </row>
+    <row r="275" spans="1:8">
+      <c r="A275" t="s">
+        <v>1013</v>
+      </c>
+      <c r="B275" t="s">
+        <v>9</v>
+      </c>
+      <c r="C275" t="s">
+        <v>10</v>
+      </c>
+      <c r="D275" t="s">
+        <v>1014</v>
+      </c>
+      <c r="E275" t="s">
+        <v>1015</v>
+      </c>
+      <c r="F275" t="s">
+        <v>1016</v>
+      </c>
+      <c r="G275" s="1" t="s">
+        <v>1017</v>
+      </c>
+      <c r="H275" t="s">
+        <v>1018</v>
+      </c>
+    </row>
+    <row r="276" spans="1:8">
+      <c r="A276" t="s">
+        <v>1019</v>
+      </c>
+      <c r="B276" t="s">
+        <v>9</v>
+      </c>
+      <c r="C276" t="s">
+        <v>17</v>
+      </c>
+      <c r="D276" t="s">
+        <v>1014</v>
+      </c>
+      <c r="E276" t="s">
+        <v>1015</v>
+      </c>
+      <c r="F276" t="s">
+        <v>148</v>
+      </c>
+      <c r="G276" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="H276" t="s">
+        <v>1020</v>
+      </c>
+    </row>
+    <row r="277" spans="1:8">
+      <c r="A277" t="s">
+        <v>1021</v>
+      </c>
+      <c r="B277" t="s">
+        <v>9</v>
+      </c>
+      <c r="C277" t="s">
+        <v>22</v>
+      </c>
+      <c r="D277" t="s">
+        <v>1014</v>
+      </c>
+      <c r="E277" t="s">
+        <v>1015</v>
+      </c>
+      <c r="F277" t="s">
+        <v>18</v>
+      </c>
+      <c r="G277" s="1" t="s">
+        <v>1022</v>
+      </c>
+      <c r="H277" t="s">
+        <v>1023</v>
+      </c>
+    </row>
+    <row r="278" spans="1:8">
+      <c r="A278" t="s">
+        <v>1024</v>
+      </c>
+      <c r="B278" t="s">
+        <v>9</v>
+      </c>
+      <c r="C278" t="s">
+        <v>26</v>
+      </c>
+      <c r="D278" t="s">
+        <v>1014</v>
+      </c>
+      <c r="E278" t="s">
+        <v>1015</v>
+      </c>
+      <c r="F278" t="s">
+        <v>27</v>
+      </c>
+      <c r="G278" s="1" t="s">
+        <v>1025</v>
+      </c>
+      <c r="H278" t="s">
+        <v>1026</v>
+      </c>
+    </row>
+    <row r="279" spans="1:8">
+      <c r="A279" t="s">
+        <v>1027</v>
+      </c>
+      <c r="B279" t="s">
+        <v>9</v>
+      </c>
+      <c r="C279" t="s">
+        <v>31</v>
+      </c>
+      <c r="D279" t="s">
+        <v>1014</v>
+      </c>
+      <c r="E279" t="s">
+        <v>1015</v>
+      </c>
+      <c r="F279" t="s">
+        <v>246</v>
+      </c>
+      <c r="G279" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="H279" t="s">
+        <v>1028</v>
+      </c>
+    </row>
+    <row r="280" spans="1:8">
+      <c r="A280" t="s">
+        <v>1029</v>
+      </c>
+      <c r="B280" t="s">
+        <v>9</v>
+      </c>
+      <c r="C280" t="s">
+        <v>36</v>
+      </c>
+      <c r="D280" t="s">
+        <v>1014</v>
+      </c>
+      <c r="E280" t="s">
+        <v>1015</v>
+      </c>
+      <c r="F280" t="s">
+        <v>199</v>
+      </c>
+      <c r="G280" s="1" t="s">
+        <v>1030</v>
+      </c>
+      <c r="H280" t="s">
+        <v>1031</v>
+      </c>
+    </row>
+    <row r="281" spans="1:8">
+      <c r="A281" t="s">
+        <v>1032</v>
+      </c>
+      <c r="B281" t="s">
+        <v>9</v>
+      </c>
+      <c r="C281" t="s">
+        <v>39</v>
+      </c>
+      <c r="D281" t="s">
+        <v>1014</v>
+      </c>
+      <c r="E281" t="s">
+        <v>1015</v>
+      </c>
+      <c r="F281" t="s">
+        <v>148</v>
+      </c>
+      <c r="G281" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="H281" t="s">
+        <v>1033</v>
+      </c>
+    </row>
+    <row r="282" spans="1:8">
+      <c r="A282" t="s">
+        <v>1034</v>
+      </c>
+      <c r="B282" t="s">
+        <v>9</v>
+      </c>
+      <c r="C282" t="s">
+        <v>43</v>
+      </c>
+      <c r="D282" t="s">
+        <v>1014</v>
+      </c>
+      <c r="E282" t="s">
+        <v>1015</v>
+      </c>
+      <c r="F282" t="s">
+        <v>32</v>
+      </c>
+      <c r="G282" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="H282" t="s">
+        <v>1035</v>
+      </c>
+    </row>
+    <row r="283" spans="1:8">
+      <c r="A283" t="s">
+        <v>1036</v>
+      </c>
+      <c r="B283" t="s">
+        <v>9</v>
+      </c>
+      <c r="C283" t="s">
+        <v>48</v>
+      </c>
+      <c r="D283" t="s">
+        <v>1014</v>
+      </c>
+      <c r="E283" t="s">
+        <v>1015</v>
+      </c>
+      <c r="F283" t="s">
+        <v>148</v>
+      </c>
+      <c r="G283" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="H283" t="s">
+        <v>1037</v>
+      </c>
+    </row>
+    <row r="284" spans="1:8">
+      <c r="A284" t="s">
+        <v>1038</v>
+      </c>
+      <c r="B284" t="s">
+        <v>9</v>
+      </c>
+      <c r="C284" t="s">
+        <v>51</v>
+      </c>
+      <c r="D284" t="s">
+        <v>1014</v>
+      </c>
+      <c r="E284" t="s">
+        <v>1015</v>
+      </c>
+      <c r="F284" t="s">
+        <v>148</v>
+      </c>
+      <c r="G284" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="H284" t="s">
+        <v>1039</v>
+      </c>
+    </row>
+    <row r="285" spans="1:8">
+      <c r="A285" t="s">
+        <v>1040</v>
+      </c>
+      <c r="B285" t="s">
+        <v>9</v>
+      </c>
+      <c r="C285" t="s">
+        <v>55</v>
+      </c>
+      <c r="D285" t="s">
+        <v>1014</v>
+      </c>
+      <c r="E285" t="s">
+        <v>1015</v>
+      </c>
+      <c r="F285" t="s">
+        <v>56</v>
+      </c>
+      <c r="G285" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="H285" t="s">
+        <v>1041</v>
+      </c>
+    </row>
+    <row r="286" spans="1:8">
+      <c r="A286" t="s">
+        <v>1042</v>
+      </c>
+      <c r="B286" t="s">
+        <v>9</v>
+      </c>
+      <c r="C286" t="s">
+        <v>60</v>
+      </c>
+      <c r="D286" t="s">
+        <v>1014</v>
+      </c>
+      <c r="E286" t="s">
+        <v>1015</v>
+      </c>
+      <c r="F286" t="s">
+        <v>141</v>
+      </c>
+      <c r="G286" s="1" t="s">
+        <v>1043</v>
+      </c>
+      <c r="H286" t="s">
+        <v>1044</v>
+      </c>
+    </row>
+    <row r="287" spans="1:8">
+      <c r="A287" t="s">
+        <v>1045</v>
+      </c>
+      <c r="B287" t="s">
+        <v>9</v>
+      </c>
+      <c r="C287" t="s">
+        <v>65</v>
+      </c>
+      <c r="D287" t="s">
+        <v>1014</v>
+      </c>
+      <c r="E287" t="s">
+        <v>1015</v>
+      </c>
+      <c r="F287" t="s">
+        <v>141</v>
+      </c>
+      <c r="G287" s="1" t="s">
+        <v>1046</v>
+      </c>
+      <c r="H287" t="s">
+        <v>1047</v>
+      </c>
+    </row>
+    <row r="288" spans="1:8">
+      <c r="A288" t="s">
+        <v>1048</v>
+      </c>
+      <c r="B288" t="s">
+        <v>9</v>
+      </c>
+      <c r="C288" t="s">
+        <v>68</v>
+      </c>
+      <c r="D288" t="s">
+        <v>1014</v>
+      </c>
+      <c r="E288" t="s">
+        <v>1015</v>
+      </c>
+      <c r="F288" t="s">
+        <v>148</v>
+      </c>
+      <c r="G288" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="H288" t="s">
+        <v>1049</v>
+      </c>
+    </row>
+    <row r="289" spans="1:8">
+      <c r="A289" t="s">
+        <v>1050</v>
+      </c>
+      <c r="B289" t="s">
+        <v>9</v>
+      </c>
+      <c r="C289" t="s">
+        <v>298</v>
+      </c>
+      <c r="D289" t="s">
+        <v>1014</v>
+      </c>
+      <c r="E289" t="s">
+        <v>1015</v>
+      </c>
+      <c r="F289" t="s">
+        <v>27</v>
+      </c>
+      <c r="G289" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="H289" t="s">
+        <v>1051</v>
+      </c>
+    </row>
+    <row r="290" spans="1:8">
+      <c r="A290" t="s">
+        <v>1052</v>
+      </c>
+      <c r="B290" t="s">
+        <v>9</v>
+      </c>
+      <c r="C290" t="s">
+        <v>302</v>
+      </c>
+      <c r="D290" t="s">
+        <v>1014</v>
+      </c>
+      <c r="E290" t="s">
+        <v>1015</v>
+      </c>
+      <c r="F290" t="s">
+        <v>27</v>
+      </c>
+      <c r="G290" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="H290" t="s">
+        <v>1053</v>
+      </c>
+    </row>
+    <row r="291" spans="1:8">
+      <c r="A291" t="s">
+        <v>1054</v>
+      </c>
+      <c r="B291" t="s">
+        <v>9</v>
+      </c>
+      <c r="C291" t="s">
+        <v>306</v>
+      </c>
+      <c r="D291" t="s">
+        <v>1014</v>
+      </c>
+      <c r="E291" t="s">
+        <v>1015</v>
+      </c>
+      <c r="F291" t="s">
+        <v>182</v>
+      </c>
+      <c r="G291" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="H291" t="s">
+        <v>1055</v>
+      </c>
+    </row>
+    <row r="292" spans="1:8">
+      <c r="A292" t="s">
+        <v>1056</v>
+      </c>
+      <c r="B292" t="s">
+        <v>9</v>
+      </c>
+      <c r="C292" t="s">
+        <v>310</v>
+      </c>
+      <c r="D292" t="s">
+        <v>1014</v>
+      </c>
+      <c r="E292" t="s">
+        <v>1015</v>
+      </c>
+      <c r="F292" t="s">
+        <v>18</v>
+      </c>
+      <c r="G292" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="H292" t="s">
+        <v>1057</v>
+      </c>
+    </row>
+    <row r="293" spans="1:8">
+      <c r="A293" t="s">
+        <v>1058</v>
+      </c>
+      <c r="B293" t="s">
+        <v>9</v>
+      </c>
+      <c r="C293" t="s">
+        <v>314</v>
+      </c>
+      <c r="D293" t="s">
+        <v>1014</v>
+      </c>
+      <c r="E293" t="s">
+        <v>1015</v>
+      </c>
+      <c r="F293" t="s">
+        <v>1016</v>
+      </c>
+      <c r="G293" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="H293" t="s">
+        <v>1059</v>
+      </c>
+    </row>
+    <row r="294" spans="1:8">
+      <c r="A294" t="s">
+        <v>1060</v>
+      </c>
+      <c r="B294" t="s">
+        <v>9</v>
+      </c>
+      <c r="C294" t="s">
+        <v>318</v>
+      </c>
+      <c r="D294" t="s">
+        <v>1014</v>
+      </c>
+      <c r="E294" t="s">
+        <v>1015</v>
+      </c>
+      <c r="F294" t="s">
+        <v>148</v>
+      </c>
+      <c r="G294" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="H294" t="s">
+        <v>1061</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
@@ -6773,50 +11380,174 @@
     <hyperlink ref="G146" r:id="rId145"/>
     <hyperlink ref="G147" r:id="rId146"/>
     <hyperlink ref="G148" r:id="rId147"/>
     <hyperlink ref="G149" r:id="rId148"/>
     <hyperlink ref="G150" r:id="rId149"/>
     <hyperlink ref="G151" r:id="rId150"/>
     <hyperlink ref="G152" r:id="rId151"/>
     <hyperlink ref="G153" r:id="rId152"/>
     <hyperlink ref="G154" r:id="rId153"/>
     <hyperlink ref="G155" r:id="rId154"/>
     <hyperlink ref="G156" r:id="rId155"/>
     <hyperlink ref="G157" r:id="rId156"/>
     <hyperlink ref="G158" r:id="rId157"/>
     <hyperlink ref="G159" r:id="rId158"/>
     <hyperlink ref="G160" r:id="rId159"/>
     <hyperlink ref="G161" r:id="rId160"/>
     <hyperlink ref="G162" r:id="rId161"/>
     <hyperlink ref="G163" r:id="rId162"/>
     <hyperlink ref="G164" r:id="rId163"/>
     <hyperlink ref="G165" r:id="rId164"/>
     <hyperlink ref="G166" r:id="rId165"/>
     <hyperlink ref="G167" r:id="rId166"/>
     <hyperlink ref="G168" r:id="rId167"/>
     <hyperlink ref="G169" r:id="rId168"/>
     <hyperlink ref="G170" r:id="rId169"/>
+    <hyperlink ref="G171" r:id="rId170"/>
+    <hyperlink ref="G172" r:id="rId171"/>
+    <hyperlink ref="G173" r:id="rId172"/>
+    <hyperlink ref="G174" r:id="rId173"/>
+    <hyperlink ref="G175" r:id="rId174"/>
+    <hyperlink ref="G176" r:id="rId175"/>
+    <hyperlink ref="G177" r:id="rId176"/>
+    <hyperlink ref="G178" r:id="rId177"/>
+    <hyperlink ref="G179" r:id="rId178"/>
+    <hyperlink ref="G180" r:id="rId179"/>
+    <hyperlink ref="G181" r:id="rId180"/>
+    <hyperlink ref="G182" r:id="rId181"/>
+    <hyperlink ref="G183" r:id="rId182"/>
+    <hyperlink ref="G184" r:id="rId183"/>
+    <hyperlink ref="G185" r:id="rId184"/>
+    <hyperlink ref="G186" r:id="rId185"/>
+    <hyperlink ref="G187" r:id="rId186"/>
+    <hyperlink ref="G188" r:id="rId187"/>
+    <hyperlink ref="G189" r:id="rId188"/>
+    <hyperlink ref="G190" r:id="rId189"/>
+    <hyperlink ref="G191" r:id="rId190"/>
+    <hyperlink ref="G192" r:id="rId191"/>
+    <hyperlink ref="G193" r:id="rId192"/>
+    <hyperlink ref="G194" r:id="rId193"/>
+    <hyperlink ref="G195" r:id="rId194"/>
+    <hyperlink ref="G196" r:id="rId195"/>
+    <hyperlink ref="G197" r:id="rId196"/>
+    <hyperlink ref="G198" r:id="rId197"/>
+    <hyperlink ref="G199" r:id="rId198"/>
+    <hyperlink ref="G200" r:id="rId199"/>
+    <hyperlink ref="G201" r:id="rId200"/>
+    <hyperlink ref="G202" r:id="rId201"/>
+    <hyperlink ref="G203" r:id="rId202"/>
+    <hyperlink ref="G204" r:id="rId203"/>
+    <hyperlink ref="G205" r:id="rId204"/>
+    <hyperlink ref="G206" r:id="rId205"/>
+    <hyperlink ref="G207" r:id="rId206"/>
+    <hyperlink ref="G208" r:id="rId207"/>
+    <hyperlink ref="G209" r:id="rId208"/>
+    <hyperlink ref="G210" r:id="rId209"/>
+    <hyperlink ref="G211" r:id="rId210"/>
+    <hyperlink ref="G212" r:id="rId211"/>
+    <hyperlink ref="G213" r:id="rId212"/>
+    <hyperlink ref="G214" r:id="rId213"/>
+    <hyperlink ref="G215" r:id="rId214"/>
+    <hyperlink ref="G216" r:id="rId215"/>
+    <hyperlink ref="G217" r:id="rId216"/>
+    <hyperlink ref="G218" r:id="rId217"/>
+    <hyperlink ref="G219" r:id="rId218"/>
+    <hyperlink ref="G220" r:id="rId219"/>
+    <hyperlink ref="G221" r:id="rId220"/>
+    <hyperlink ref="G222" r:id="rId221"/>
+    <hyperlink ref="G223" r:id="rId222"/>
+    <hyperlink ref="G224" r:id="rId223"/>
+    <hyperlink ref="G225" r:id="rId224"/>
+    <hyperlink ref="G226" r:id="rId225"/>
+    <hyperlink ref="G227" r:id="rId226"/>
+    <hyperlink ref="G228" r:id="rId227"/>
+    <hyperlink ref="G229" r:id="rId228"/>
+    <hyperlink ref="G230" r:id="rId229"/>
+    <hyperlink ref="G231" r:id="rId230"/>
+    <hyperlink ref="G232" r:id="rId231"/>
+    <hyperlink ref="G233" r:id="rId232"/>
+    <hyperlink ref="G234" r:id="rId233"/>
+    <hyperlink ref="G235" r:id="rId234"/>
+    <hyperlink ref="G236" r:id="rId235"/>
+    <hyperlink ref="G237" r:id="rId236"/>
+    <hyperlink ref="G238" r:id="rId237"/>
+    <hyperlink ref="G239" r:id="rId238"/>
+    <hyperlink ref="G240" r:id="rId239"/>
+    <hyperlink ref="G241" r:id="rId240"/>
+    <hyperlink ref="G242" r:id="rId241"/>
+    <hyperlink ref="G243" r:id="rId242"/>
+    <hyperlink ref="G244" r:id="rId243"/>
+    <hyperlink ref="G245" r:id="rId244"/>
+    <hyperlink ref="G246" r:id="rId245"/>
+    <hyperlink ref="G247" r:id="rId246"/>
+    <hyperlink ref="G248" r:id="rId247"/>
+    <hyperlink ref="G249" r:id="rId248"/>
+    <hyperlink ref="G250" r:id="rId249"/>
+    <hyperlink ref="G251" r:id="rId250"/>
+    <hyperlink ref="G252" r:id="rId251"/>
+    <hyperlink ref="G253" r:id="rId252"/>
+    <hyperlink ref="G254" r:id="rId253"/>
+    <hyperlink ref="G255" r:id="rId254"/>
+    <hyperlink ref="G256" r:id="rId255"/>
+    <hyperlink ref="G257" r:id="rId256"/>
+    <hyperlink ref="G258" r:id="rId257"/>
+    <hyperlink ref="G259" r:id="rId258"/>
+    <hyperlink ref="G260" r:id="rId259"/>
+    <hyperlink ref="G261" r:id="rId260"/>
+    <hyperlink ref="G262" r:id="rId261"/>
+    <hyperlink ref="G263" r:id="rId262"/>
+    <hyperlink ref="G264" r:id="rId263"/>
+    <hyperlink ref="G265" r:id="rId264"/>
+    <hyperlink ref="G266" r:id="rId265"/>
+    <hyperlink ref="G267" r:id="rId266"/>
+    <hyperlink ref="G268" r:id="rId267"/>
+    <hyperlink ref="G269" r:id="rId268"/>
+    <hyperlink ref="G270" r:id="rId269"/>
+    <hyperlink ref="G271" r:id="rId270"/>
+    <hyperlink ref="G272" r:id="rId271"/>
+    <hyperlink ref="G273" r:id="rId272"/>
+    <hyperlink ref="G274" r:id="rId273"/>
+    <hyperlink ref="G275" r:id="rId274"/>
+    <hyperlink ref="G276" r:id="rId275"/>
+    <hyperlink ref="G277" r:id="rId276"/>
+    <hyperlink ref="G278" r:id="rId277"/>
+    <hyperlink ref="G279" r:id="rId278"/>
+    <hyperlink ref="G280" r:id="rId279"/>
+    <hyperlink ref="G281" r:id="rId280"/>
+    <hyperlink ref="G282" r:id="rId281"/>
+    <hyperlink ref="G283" r:id="rId282"/>
+    <hyperlink ref="G284" r:id="rId283"/>
+    <hyperlink ref="G285" r:id="rId284"/>
+    <hyperlink ref="G286" r:id="rId285"/>
+    <hyperlink ref="G287" r:id="rId286"/>
+    <hyperlink ref="G288" r:id="rId287"/>
+    <hyperlink ref="G289" r:id="rId288"/>
+    <hyperlink ref="G290" r:id="rId289"/>
+    <hyperlink ref="G291" r:id="rId290"/>
+    <hyperlink ref="G292" r:id="rId291"/>
+    <hyperlink ref="G293" r:id="rId292"/>
+    <hyperlink ref="G294" r:id="rId293"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>