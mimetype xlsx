--- v0 (2026-02-07)
+++ v1 (2026-05-15)
@@ -54,210 +54,210 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>930</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária - Legislativo</t>
   </si>
   <si>
     <t>Aluísio Soares de Sena (Aluísio Sena)</t>
   </si>
   <si>
-    <t>https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/930/pl-_01.2023-_aluisio.pdf</t>
+    <t>http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/930/pl-_01.2023-_aluisio.pdf</t>
   </si>
   <si>
     <t>Denomina de Severino Correia Pimentel Neto o Calçadão localizado na rua José Batista da Silva, no bairro Santa Maria Gorete, neste município e dá outras providências.</t>
   </si>
   <si>
     <t>931</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Mateus Catolé, Anne Gabriela Moreira de Souza Melo (Gabi Melo), Marione de Alburqueque Moreira (Marione Moreira)</t>
   </si>
   <si>
-    <t>https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/931/pl-_02.2023-_mateus.pdf</t>
+    <t>http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/931/pl-_02.2023-_mateus.pdf</t>
   </si>
   <si>
     <t>Proíbe o manuseio, a utilização, a queima e a soltura de fogos de estampidos e de artifícios, assim como de quaisquer artefatos pirotécnicos de efeito sonoro ruidoso em todo o território do município de Nova Cruz/RN e dá outras providências</t>
   </si>
   <si>
     <t>993</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.novacruz.rn.leg.br/media/</t>
+    <t>http://sapl.novacruz.rn.leg.br/media/</t>
   </si>
   <si>
     <t>Denomina de Severino Pedro da Costa a Praça localizada na rua Senador Georgino Avelino, em frente à Escola Estadual Presidente Getúlio Vargas, neste município e dá outras providências.</t>
   </si>
   <si>
     <t>994</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Anne Gabriela Moreira de Souza Melo (Gabi Melo)</t>
   </si>
   <si>
-    <t>https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/994/pl-_04.2023_-_gabriela.pdf</t>
+    <t>http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/994/pl-_04.2023_-_gabriela.pdf</t>
   </si>
   <si>
     <t>Institui no âmbito do município de Nova Cruz a "Semana de conscientização da Síndrome de Down" e dá outras providencias.</t>
   </si>
   <si>
     <t>995</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/995/pl-_05.2023_-_gabriela.pdf</t>
+    <t>http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/995/pl-_05.2023_-_gabriela.pdf</t>
   </si>
   <si>
     <t>Institui a comenda Joanita Torres Arruda Câmara, e dá outras providências.</t>
   </si>
   <si>
     <t>996</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/996/pl-_06.2023_-_gabriela.pdf</t>
+    <t>http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/996/pl-_06.2023_-_gabriela.pdf</t>
   </si>
   <si>
     <t>Criar a Procuradoria da Mulher na Câmara Municipal de Nova Cruz/RN.</t>
   </si>
   <si>
     <t>1013</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>Marione de Alburqueque Moreira (Marione Moreira)</t>
   </si>
   <si>
-    <t>https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1013/pl-_07.2023_-_marione.pdf</t>
+    <t>http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1013/pl-_07.2023_-_marione.pdf</t>
   </si>
   <si>
     <t>Concede isenção do Imposto Predial e Territorial Urbano (IPTU) sobre imóvel integrante do patrimônio de portadores de neoplasia maligna (câncer) ou seus dependentes, e dá outras providências.</t>
   </si>
   <si>
     <t>1017</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>Juninho Salú</t>
   </si>
   <si>
-    <t>https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1017/pl-_08.2023_-_juninho.pdf</t>
+    <t>http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1017/pl-_08.2023_-_juninho.pdf</t>
   </si>
   <si>
     <t>Institui no município de Nova Cruz/RN o dia municipal de Conscientização do Autismo e dá outras providências.</t>
   </si>
   <si>
     <t>1018</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1018/pl-_09.2023-_marione.pdf</t>
+    <t>http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1018/pl-_09.2023-_marione.pdf</t>
   </si>
   <si>
     <t>Institui no âmbito do município de Nova Cruz/RN a Campanha de Conscientização sobre a Castração e Combate ao Câncer em Animais.</t>
   </si>
   <si>
     <t>1071</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1071/pl-_10.2023-_marione.pdf</t>
+    <t>http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1071/pl-_10.2023-_marione.pdf</t>
   </si>
   <si>
     <t>Institui no âmbito do município de Nova Cruz o Programa Municipal de Vigilância e Monitoramento da Rede Municipal de Ensino.</t>
   </si>
   <si>
     <t>1119</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>Gelson Vitor</t>
   </si>
   <si>
-    <t>https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1119/pl-_11.2023-_gelson.pdf</t>
+    <t>http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1119/pl-_11.2023-_gelson.pdf</t>
   </si>
   <si>
     <t>Institui o Dia Municipal da Adoção no Município de Nova Cruz/RN e dá outras providências.</t>
   </si>
   <si>
     <t>1128</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1128/pl._12.2023-_gabriela.pdf</t>
+    <t>http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1128/pl._12.2023-_gabriela.pdf</t>
   </si>
   <si>
     <t>Institui a semana da Orientação Profissional para o Primeiro Emprego nas escolas públicas municipais de Nova Cruz/RN.</t>
   </si>
   <si>
     <t>1129</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1129/pl._13.2023-_gabriela.pdf</t>
+    <t>http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1129/pl._13.2023-_gabriela.pdf</t>
   </si>
   <si>
     <t>Institui a Criação do Programa Municipal de Incentivo ao Empreendedorismo da Mulher e dá outras providências.</t>
   </si>
   <si>
     <t>1170</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>Gelson Vitor, Maria de Fátima</t>
   </si>
   <si>
     <t>Institui a Política Municipal de Proteção dos Direitos da Pessoa com Fibromialgia no âmbito do município de Nova Cruz/RN e dá outras providências.</t>
   </si>
   <si>
     <t>1181</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>Dispõe sobre a Listagem Municipal de Medicamentos, sobre a Comissão Municipal de Farmacologia, Diagnóstico e Terapêutica de Nova Cruz/RN e dá outras providências.</t>
   </si>
@@ -345,96 +345,96 @@
   <si>
     <t>1345</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
     <t>Victor Guerra</t>
   </si>
   <si>
     <t>Denomina de Risomar Batista da Silva, o pórtico da entrada da cidade de Nova Cruz/RN, neste munício e dá outras providências.</t>
   </si>
   <si>
     <t>928</t>
   </si>
   <si>
     <t>PLE</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária - Executivo</t>
   </si>
   <si>
     <t>Poder Executivo - PE</t>
   </si>
   <si>
-    <t>https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/928/projeto_de_lei_no_01_executivo_-_2023.pdf</t>
+    <t>http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/928/projeto_de_lei_no_01_executivo_-_2023.pdf</t>
   </si>
   <si>
     <t>Altera o Art. 3º da Lei Municipal Nº 1.420/2022 que dispõe sobre a criação da Escola de Ensino Municipal Nestor Marinho no Município de Nova Cruz e dá outras providências.</t>
   </si>
   <si>
     <t>929</t>
   </si>
   <si>
-    <t>https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/929/projeto_de_lei_no_02_executivo-_2023.pdf</t>
+    <t>http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/929/projeto_de_lei_no_02_executivo-_2023.pdf</t>
   </si>
   <si>
     <t>Fica regulamentado as regras e diretrizes para a atuação do agente de contratação, da equipe de apoio, da comissão de contratação nas áreas de que trata a Lei Nº14.133, de 1º de abril de 2021, no âmbito do Município de Nova Cruz/RN e dá outras providências.</t>
   </si>
   <si>
     <t>948</t>
   </si>
   <si>
-    <t>https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/948/projeto_de_lei_no_03_executivo_-_2023.pdf</t>
+    <t>http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/948/projeto_de_lei_no_03_executivo_-_2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Piso Municipal de Magistério para o exercício 2023 e dá outras providências.</t>
   </si>
   <si>
     <t>992</t>
   </si>
   <si>
-    <t>https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/992/projeto_de_lei_no_04_executivo_-_2023.pdf</t>
+    <t>http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/992/projeto_de_lei_no_04_executivo_-_2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a implantação da Educação em Tempo Integral na Escola Municipal Antônio Peixoto Mariano de Nova Cruz/RN, e dá outras providências.</t>
   </si>
   <si>
     <t>1130</t>
   </si>
   <si>
-    <t>https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1130/projeto_de_lei_no_05_executivo_-_2023.pdf</t>
+    <t>http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1130/projeto_de_lei_no_05_executivo_-_2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes para a elaboração da Lei Orçamentária para o exercício de 2024, e dá outras providências.</t>
   </si>
   <si>
     <t>1160</t>
   </si>
   <si>
-    <t>https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1160/projeto_de_lei_no_06_executivo_-_2023.pdf</t>
+    <t>http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1160/projeto_de_lei_no_06_executivo_-_2023.pdf</t>
   </si>
   <si>
     <t>Promove adequação no âmbito do município de Nova Cruz e autoriza a abertura de crédito especial ao orçamento anual de 2023 no valor que especifica e dá outras providências.</t>
   </si>
   <si>
     <t>1161</t>
   </si>
   <si>
     <t>Autoriza o Executivo a doar imóvel de propriedade do município à Igreja Evangélica Assembléia de Deus Ministério Almas para Jesus e dá outras providências.</t>
   </si>
   <si>
     <t>1162</t>
   </si>
   <si>
     <t>Autoriza o Executivo a doar imóvel de propriedade do município à Igreja Evangélica- Igreja de Cristo no Brasil- San Vale e dá outras providências.</t>
   </si>
   <si>
     <t>1163</t>
   </si>
   <si>
     <t>Autoriza e regulamenta as regras e diretrizes para a doação de 48 Lotes de Terra situados na comunidade Primeira Lagoa, no âmbito do município de Nova Cruz/RN e dá outras providências.</t>
   </si>
   <si>
     <t>1239</t>
   </si>
@@ -477,126 +477,126 @@
   <si>
     <t>Autoriza o Poder Executivo a desenvolver ações e aporte de contrapartida municipal para implementar o Programa Minha Casa Minha Vida conforme disposto na Lei Nº 11.977, de 07 de Julho de 2009 e na medida provisória 1.162 de 14 de fevereiro de 2023, e também nas disposições das instruções normativas do Ministério das Cidades, e dá outras providências.</t>
   </si>
   <si>
     <t>1240</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a repassar recursos recebidos da União para cumprimento da assistência financeira complementar de que trata a Emenda Constitucional Nº 127/2022.</t>
   </si>
   <si>
     <t>1296</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1296/projeto_de_decreto_legislativo_no2-2023.pdf</t>
+    <t>http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1296/projeto_de_decreto_legislativo_no2-2023.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Novacruzense ao Ilustríssimo Senhor Guinaldo da Costa Lira Júnior.</t>
   </si>
   <si>
     <t>1297</t>
   </si>
   <si>
-    <t>https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1297/projeto_de_decreto_legislativo_no3-2023.pdf</t>
+    <t>http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1297/projeto_de_decreto_legislativo_no3-2023.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Novacruzense ao Ilustríssimo Senhor João Nogueira Neto.</t>
   </si>
   <si>
     <t>1298</t>
   </si>
   <si>
-    <t>https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1298/projeto_de_decreto_legislativo_no4-2023.pdf</t>
+    <t>http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1298/projeto_de_decreto_legislativo_no4-2023.pdf</t>
   </si>
   <si>
     <t>Confere a Comenda “Dr. Djalma Marinho” ao Ilustríssimo senhor Carlos Roberto Soares da Cunha.</t>
   </si>
   <si>
     <t>1299</t>
   </si>
   <si>
-    <t>https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1299/projeto_de_decreto_legislativo_no5-2023.pdf</t>
+    <t>http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1299/projeto_de_decreto_legislativo_no5-2023.pdf</t>
   </si>
   <si>
     <t>Confere a Comenda “Dr. Djalma Marinho” ao Ilustríssimo senhor Luiz Antônio Pereira Alves.</t>
   </si>
   <si>
     <t>1300</t>
   </si>
   <si>
-    <t>https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1300/projeto_de_decreto_legislativo_no6-2023.pdf</t>
+    <t>http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1300/projeto_de_decreto_legislativo_no6-2023.pdf</t>
   </si>
   <si>
     <t>Concede Título de cidadão Novacruzense a Ilustríssima senhora Anna Karina Vasconcelos Nascimento Trindade.</t>
   </si>
   <si>
     <t>1301</t>
   </si>
   <si>
-    <t>https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1301/projeto_de_decreto_legislativo_no7-2023.pdf</t>
+    <t>http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1301/projeto_de_decreto_legislativo_no7-2023.pdf</t>
   </si>
   <si>
     <t>Confere a Comenda “Dr. Djalma Marinho” a Sra. Nirineide Gustavo de Araújo.</t>
   </si>
   <si>
     <t>1302</t>
   </si>
   <si>
-    <t>https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1302/projeto_de_decreto_legislativo_no8-2023.pdf</t>
+    <t>http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1302/projeto_de_decreto_legislativo_no8-2023.pdf</t>
   </si>
   <si>
     <t>Concedo Título de cidadão Novacruzense ao Dr. Gustavo Rodrigues Silva de Araújo.</t>
   </si>
   <si>
     <t>1303</t>
   </si>
   <si>
     <t>Patrícia Maria de Lima Silva (Patrícia Lima)</t>
   </si>
   <si>
-    <t>https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1303/projeto_de_decreto_legislativo_no9-2023.pdf</t>
+    <t>http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1303/projeto_de_decreto_legislativo_no9-2023.pdf</t>
   </si>
   <si>
     <t>Concede Título de cidadão Novacruzense ao Ilustríssimo senhor Rogério Ferreira Leite.</t>
   </si>
   <si>
     <t>1304</t>
   </si>
   <si>
-    <t>https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1304/projeto_de_decreto_legislativo_no10-2023.pdf</t>
+    <t>http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1304/projeto_de_decreto_legislativo_no10-2023.pdf</t>
   </si>
   <si>
     <t>Concedo Título de cidadão Novacruzense ao Ilustríssimo senhor José Francisco Bezerra.</t>
   </si>
   <si>
     <t>1305</t>
   </si>
   <si>
     <t>Concede Título de cidadão Novacruzense ao Ilustríssimo senhor Walter Pereira Alves.</t>
   </si>
   <si>
     <t>1306</t>
   </si>
   <si>
     <t>Tiago da Costa de Araújo (Tiago Araújo)</t>
   </si>
   <si>
     <t>Concede Título de cidadão Novacruzense a Ilustríssima Senhora Izenilda Anselmo Damasceno.</t>
   </si>
   <si>
     <t>1307</t>
   </si>
   <si>
     <t>Confere a Comenda “Dr. Djalma Marinho, a Sra. Deziete Xavier de Carvalho.</t>
   </si>
@@ -723,3765 +723,3765 @@
   <si>
     <t>Institui o Regimento Interno da Câmara Municipal de Nova Cruz, Estado do Rio Grande do Norte e, dá outras providências.</t>
   </si>
   <si>
     <t>1104</t>
   </si>
   <si>
     <t>Regulamenta, no âmbito da Câmara Municipal de Nova Cruz/RN, a Lei nº 14.133, de 01 de abril de 2021, que “Estabelece normas gerais de licitação e contratação para as Administrações Públicas diretas, autárquicas e fundacionais da União, dos Estados, do Distrito Federal e dos Municípios”</t>
   </si>
   <si>
     <t>1105</t>
   </si>
   <si>
     <t>Dispõe sobre a autorização, instituição e regulamentação de diárias de viagens dos Vereadores e servidores administrativos da Câmara Municipal de Nova Cruz e dá outras providências.</t>
   </si>
   <si>
     <t>932</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/932/requerimento_no_01_-_2023.pdf</t>
+    <t>http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/932/requerimento_no_01_-_2023.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Excelentíssimo Senhor Prefeito Municipal que realize o calçamento de três ruas do conjunto Novo Horizonte, localizado na comunidade de Lagoa Limpa, neste município.</t>
   </si>
   <si>
     <t>934</t>
   </si>
   <si>
-    <t>https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/934/requerimento_no_02_-_2023.pdf</t>
+    <t>http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/934/requerimento_no_02_-_2023.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Ilustríssimo Senhor Secretário Municipal de Serviços Urbanos, Transporte e Obras Públicas que realize a restauração da Praça Virgem dos Pobres, localizada na comunidade de Lagoa Limpa.</t>
   </si>
   <si>
     <t>935</t>
   </si>
   <si>
     <t>Anne Gabriela Moreira de Souza Melo (Gabi Melo), Marione de Alburqueque Moreira (Marione Moreira)</t>
   </si>
   <si>
-    <t>https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/935/requerimento_no_03_-_2023.pdf</t>
+    <t>http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/935/requerimento_no_03_-_2023.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Chefe do Poder Executivo que seja feito um estudo de viabilidade para o possível pagamento do piso salarial da enfermagem.</t>
   </si>
   <si>
     <t>936</t>
   </si>
   <si>
-    <t>https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/936/requerimento_no_04_-_2023.pdf</t>
+    <t>http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/936/requerimento_no_04_-_2023.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Excelentíssimo Senhor Prefeito Municipal que seja realizada uma parceria com a Emater e com o Governo do Estado para que seja implantado uma grande área de plantio de algodão.</t>
   </si>
   <si>
     <t>937</t>
   </si>
   <si>
-    <t>https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/937/requerimento_no_05_-_2023.pdf</t>
+    <t>http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/937/requerimento_no_05_-_2023.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Ilustríssimo Senhor Secretário de Serviços Urbanos, Transportes e Obras Públicas que seja feito o calçamento da área em torno da igreja de Nossa Senhora da Lapa, vizinho a escola, na comunidade de Lagoa de Serra da Lapa.</t>
   </si>
   <si>
     <t>938</t>
   </si>
   <si>
-    <t>https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/938/requerimento_no_06_-_2023.pdf</t>
+    <t>http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/938/requerimento_no_06_-_2023.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Ilustríssimo Senhor Secretário de Serviços Urbanos, Transportes e Obras Públicas que realize a reposição das lâmpadas do sítio Xique-Xique.</t>
   </si>
   <si>
     <t>939</t>
   </si>
   <si>
-    <t>https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/939/requerimento_no_07_-_2023.pdf</t>
+    <t>http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/939/requerimento_no_07_-_2023.pdf</t>
   </si>
   <si>
     <t>Solicitando à Ilustríssima Senhora Secretária Municipal de Saúde que seja realizado exames de sangue e exames dermatológicos, a cada 6 meses, para todos Agentes Comunitários de Saúde e Agentes de combate a Endemias.</t>
   </si>
   <si>
     <t>940</t>
   </si>
   <si>
-    <t>https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/940/requerimento_no_08_-_2023.pdf</t>
+    <t>http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/940/requerimento_no_08_-_2023.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Excelentíssimo Sr. Prefeito Municipal, que realize o calçamento das ruas do Sitio Catolé, neste município.</t>
   </si>
   <si>
     <t>941</t>
   </si>
   <si>
-    <t>https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/941/requerimento_no_09_-_2023.pdf</t>
+    <t>http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/941/requerimento_no_09_-_2023.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Excelentíssimo Senhor Prefeito Municipal que analise a possibilidade da contratação de um veterinário para atender os animais de nosso município.</t>
   </si>
   <si>
     <t>942</t>
   </si>
   <si>
     <t>Manga Rosa, Álisson de Barão, Aluísio Soares de Sena (Aluísio Sena), Anne Gabriela Moreira de Souza Melo (Gabi Melo), Carlos César F. de Melo (César de Augustinho), Gelson Vitor, Juninho Salú, Maria de Fátima, Marione de Alburqueque Moreira (Marione Moreira), Mateus Catolé, Patrícia Maria de Lima Silva (Patrícia Lima), Tiago da Costa de Araújo (Tiago Araújo), Victor Guerra</t>
   </si>
   <si>
-    <t>https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/942/requerimento_no_10_-_2023.pdf</t>
+    <t>http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/942/requerimento_no_10_-_2023.pdf</t>
   </si>
   <si>
     <t>Solicitando a Excelentíssima Senhora Governadora que realize o recapeamento asfáltico das estradas (RNs) que dão acesso do nosso município as cidades de Montanhas e Passa e Fica, e a divisa com o estado da Paraíba.</t>
   </si>
   <si>
     <t>943</t>
   </si>
   <si>
-    <t>https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/943/requerimento_no_11_-_2023.pdf</t>
+    <t>http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/943/requerimento_no_11_-_2023.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Excelentíssimo Senhor Prefeito Municipal que realize a revitalização de todas as quadras de esporte do município.</t>
   </si>
   <si>
     <t>944</t>
   </si>
   <si>
     <t>Mateus Catolé, Marione de Alburqueque Moreira (Marione Moreira)</t>
   </si>
   <si>
-    <t>https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/944/requerimento_no_12_-_2023.pdf</t>
+    <t>http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/944/requerimento_no_12_-_2023.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Excelentíssimo Senhor Prefeito Municipal o aumento do abastecimento de água no município.</t>
   </si>
   <si>
     <t>951</t>
   </si>
   <si>
-    <t>https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/951/requerimento_no_13_-_2023.pdf</t>
+    <t>http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/951/requerimento_no_13_-_2023.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Ilustríssimo Senhor Secretário Municipal de Serviços Urbanos, Transportes e Obras Públicas, a restauração e a troca das lâmpadas na comunidade de Lagoa Limpa do Fernando, especificamente nas mediações do Espaço Adriano Mandú.</t>
   </si>
   <si>
     <t>952</t>
   </si>
   <si>
-    <t>https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/952/requerimento_no_14_-_2023.pdf</t>
+    <t>http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/952/requerimento_no_14_-_2023.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Excelentíssimo Senhor Prefeito Municipal o calçamento e a iluminação em LEDs da comunidade do Arisco, mais precisamente na rua da capela Nossa Senhora Rainha Da Paz.</t>
   </si>
   <si>
     <t>953</t>
   </si>
   <si>
-    <t>https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/953/requerimento_no_15_-_2023.pdf</t>
+    <t>http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/953/requerimento_no_15_-_2023.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Excelentíssimo Senhor Prefeito Municipal, a construção de um memorial em homenagem a todas as pessoas de nosso Município, que faleceram vítimas da Covid-19.</t>
   </si>
   <si>
     <t>954</t>
   </si>
   <si>
     <t>Juninho Salú, Patrícia Maria de Lima Silva (Patrícia Lima)</t>
   </si>
   <si>
-    <t>https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/954/requerimento_no_16_-_2023.pdf</t>
+    <t>http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/954/requerimento_no_16_-_2023.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Excelentíssimo Senhor Prefeito Municipal e a Senhora Secretária de Infraestrutura, a construção de uma praça pública e uma quadra poliesportiva na comunidade rural do Xique Xique, neste município.</t>
   </si>
   <si>
     <t>955</t>
   </si>
   <si>
-    <t>https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/955/requerimento_no_17_-_2023.pdf</t>
+    <t>http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/955/requerimento_no_17_-_2023.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Excelentíssimo Senhor Prefeito Municipal e a Ilustríssima Senhora Secretária de Infraestrutura, a revitalização do prédio da antiga escola da comunidade do Lajedo da Onça, para que neste espaço sejam realizadas aulas de artesanato para os moradores da região.</t>
   </si>
   <si>
     <t>956</t>
   </si>
   <si>
     <t>Carlos César F. de Melo (César de Augustinho), Tiago da Costa de Araújo (Tiago Araújo)</t>
   </si>
   <si>
-    <t>https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/956/requerimento_no_18_-_2023.pdf</t>
+    <t>http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/956/requerimento_no_18_-_2023.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Excelentíssimo Senhor Prefeito Municipal e ao Ilustríssimo Senhor Secretário Municipal de Serviços Urbanos, Transportes e Obras Públicas, a pavimentação asfáltica e iluminação em Led para a Rua Dois de fevereiro, localizada no bairro Salgado.</t>
   </si>
   <si>
     <t>957</t>
   </si>
   <si>
-    <t>https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/957/requerimento_no_19_-_2023.pdf</t>
+    <t>http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/957/requerimento_no_19_-_2023.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Excelentíssimo Sr. Prefeito Municipal que seja realizado a complementação do calçamento na Rua Mauricio Henrique De Araújo, no Bairro do Alto das flores.</t>
   </si>
   <si>
     <t>958</t>
   </si>
   <si>
-    <t>https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/958/requerimento_no_20_-_2023.pdf</t>
+    <t>http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/958/requerimento_no_20_-_2023.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Ilustríssimo Sr. Secretário de Serviços Urbanos, Transportes e Obras Públicas que seja realizada a limpeza da área arborizada e de toda a extensão da rua José Martins da Silva, antiga avenida Nova Cruz.</t>
   </si>
   <si>
     <t>959</t>
   </si>
   <si>
-    <t>https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/959/requerimento_no_21_-_2023.pdf</t>
+    <t>http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/959/requerimento_no_21_-_2023.pdf</t>
   </si>
   <si>
     <t>Solicitando a Ilustríssima Senhora Secretária de Saúde, providências sobre a alta incidência de escorpiões, no município.</t>
   </si>
   <si>
     <t>960</t>
   </si>
   <si>
-    <t>https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/960/requerimento_no_22_-_2023_reprovado.pdf</t>
+    <t>http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/960/requerimento_no_22_-_2023_reprovado.pdf</t>
   </si>
   <si>
     <t>Solicitando a Mesa Diretora para que veja a viabilidade de haver o concurso Público para funcionários da Câmara Municipal de Nova Cruz\RN.</t>
   </si>
   <si>
     <t>961</t>
   </si>
   <si>
-    <t>https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/961/requerimento_no_23_-_2023.pdf</t>
+    <t>http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/961/requerimento_no_23_-_2023.pdf</t>
   </si>
   <si>
     <t>solicitando a Mesa Diretora e ao Chefe do Poder Executivo, para que busquem realizar Ações, Parcerias e Estágios junto ao IFRN.</t>
   </si>
   <si>
     <t>962</t>
   </si>
   <si>
-    <t>https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/962/requerimento_no_24_-_2023.pdf</t>
+    <t>http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/962/requerimento_no_24_-_2023.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Excelentíssimo Sr. Prefeito Municipal, que seja feita a pavimentação asfáltica das Ruas Reginaldo de Oliveira e 31 de março, neste município.</t>
   </si>
   <si>
     <t>963</t>
   </si>
   <si>
-    <t>https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/963/requerimento_no_25_-_2023_reprovado.pdf</t>
+    <t>http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/963/requerimento_no_25_-_2023_reprovado.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Excelentíssimo Sr. Prefeito Municipal a criação de um canil municipal.</t>
   </si>
   <si>
     <t>964</t>
   </si>
   <si>
     <t>Solicitando ao Excelentíssimo Senhor Prefeito Municipal, que seja implantada a Guarda Municipal, no município de Nova Cruz.</t>
   </si>
   <si>
     <t>965</t>
   </si>
   <si>
-    <t>https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/965/requerimento_no_27_-_2023.pdf</t>
+    <t>http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/965/requerimento_no_27_-_2023.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Ilustríssimo Sr. Secretário de Serviços Urbanos, Transportes e Obras Públicas, que seja feita a reforma da quadra e praça do Sítio Conceição.</t>
   </si>
   <si>
     <t>972</t>
   </si>
   <si>
     <t>Tiago da Costa de Araújo (Tiago Araújo), Victor Guerra</t>
   </si>
   <si>
-    <t>https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/972/requerimento_no_28_-_2023.pdf</t>
+    <t>http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/972/requerimento_no_28_-_2023.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Excelentíssimo Senhor Prefeito que seja construído uma praça no sítio Lagoa Verde, como também uma quadra de esportes.</t>
   </si>
   <si>
     <t>973</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/973/requerimento_no_29_-_2023.pdf</t>
+    <t>http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/973/requerimento_no_29_-_2023.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Excelentíssimo Senhor Prefeito e ao Ilustríssimo Senhor Secretário Municipal de Serviços Urbanos, Transportes e Obras Públicas, que seja feito quebra-molas nas proximidades do cruzamento da Rua 1° de maio com a Rua José Bonifácio, mais precisamente próximo a escola de reforço Castelinho do Saber.</t>
   </si>
   <si>
     <t>974</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/974/requerimento_no_30-_2023.pdf</t>
+    <t>http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/974/requerimento_no_30-_2023.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Ilustríssimo Secretário Municipal de Serviços Urbanos, Transportes e Obras Públicas que seja feito a sinalização das lombadas nas ruas que receberam pavimentação ou recapeamento asfáltico.</t>
   </si>
   <si>
     <t>975</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/975/requerimento_no_31_-_2023.pdf</t>
+    <t>http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/975/requerimento_no_31_-_2023.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Excelentíssimo Senhor Secretário Municipal de Serviços Urbanos, Transporte e Obras Públicas, que passe a máquina Patrol na Rua Dr. Galdino Lima, na saída do bairro Alto de Santa Luzia até a RN-120.</t>
   </si>
   <si>
     <t>976</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
     <t>Patrícia Maria de Lima Silva (Patrícia Lima), Victor Guerra</t>
   </si>
   <si>
-    <t>https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/976/requerimento_no_32_-_2023.pdf</t>
+    <t>http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/976/requerimento_no_32_-_2023.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Excelentíssimo Senhor Secretário Municipal de Serviços Urbanos, Transporte e Obras Públicas, que seja feito a recuperação do calçamento da rua Campo Santo e da praça e a instalação da iluminação em leds.</t>
   </si>
   <si>
     <t>977</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/977/requerimento_no_33_-_2023.pdf</t>
+    <t>http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/977/requerimento_no_33_-_2023.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Ilustríssimo Senhor secretário de Serviços Urbanos, Transportes e Obras Pública e ao Ilustríssimo Senhor secretário de Agricultura e Desenvolvimento Econômico, a passagem de máquina Motoniveladora na estrada que liga a comunidade de Lagoa Seca até a Comunidade do Juriti.</t>
   </si>
   <si>
     <t>978</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/978/requerimento_no_34-_2023.pdf</t>
+    <t>http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/978/requerimento_no_34-_2023.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Ilustríssimo Senhor Secretário de Planejamento e Meio Ambiente a fiscalização das caçambas de areia que transitam sem lona de proteção em nossa cidade.</t>
   </si>
   <si>
     <t>979</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/979/requerimento_no_35_-_2023_reprovado.pdf</t>
+    <t>http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/979/requerimento_no_35_-_2023_reprovado.pdf</t>
   </si>
   <si>
     <t>Solicitando a Secretaria Municipal de Educação a reforma de todas as escolas e creches do município, bem como a climatização das mesmas.</t>
   </si>
   <si>
     <t>980</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/980/requerimento_no_36-_2023.pdf</t>
+    <t>http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/980/requerimento_no_36-_2023.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Ilustríssimo Senhor Secretário Municipal de Serviços Urbanos, Transportes e Obras Públicas que seja realizado a reforma de todas as paradas de ônibus, tanto na zona urbana como na zona rural do município.</t>
   </si>
   <si>
     <t>981</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/981/requerimento_no_37_-_2023_reprovado.pdf</t>
+    <t>http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/981/requerimento_no_37_-_2023_reprovado.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Ilustríssimo Senhor Secretário Municipal de Serviços Urbanos, Transportes e Obras Públicas a manutenção das ruas Urtigal e São Pedro, neste município.</t>
   </si>
   <si>
     <t>982</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/982/requerimento_no_38_-_2023.pdf</t>
+    <t>http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/982/requerimento_no_38_-_2023.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Excelentíssimo Senhor Prefeito Municipal que seja revisto o valor do adicional noturno de plantões dos enfermeiros e técnicos de enfermagem.</t>
   </si>
   <si>
     <t>983</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/983/requerimento_no_39_-_2023.pdf</t>
+    <t>http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/983/requerimento_no_39_-_2023.pdf</t>
   </si>
   <si>
     <t>solicitando ao Excelentíssimo Senhor Prefeito Municipal, que seja revisto o salário dos motoristas e tratoristas.</t>
   </si>
   <si>
     <t>984</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/984/requerimento_no_40_-_2023.pdf</t>
+    <t>http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/984/requerimento_no_40_-_2023.pdf</t>
   </si>
   <si>
     <t>Solicitando a Ilustríssima Senhora Diretora do Departamento de Rodagem e Estradas que seja feita a construção de dois pontos de ônibus no bairro Portal do Agreste, no município de Nova Cruz/RN.</t>
   </si>
   <si>
     <t>985</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/985/requerimento_no_41_-_2023.pdf</t>
+    <t>http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/985/requerimento_no_41_-_2023.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Ilustríssimo Senhor Secretário Municipal de Agricultura e Desenvolvimento Econômico, que seja feio o corte de terra, neste município, para o ano corrente.</t>
   </si>
   <si>
     <t>986</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/986/requerimento_no_42-_2023.pdf</t>
+    <t>http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/986/requerimento_no_42-_2023.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Excelentíssimo Senhor Prefeito Municipal que seja feito o complemento do calçamento da rua Deputado Márcio Marinho, no bairro Planalto.</t>
   </si>
   <si>
     <t>987</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/987/requerimento_no_43-_2023.pdf</t>
+    <t>http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/987/requerimento_no_43-_2023.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Excelentíssimo Senhor Prefeito Municipal, que a praça localizada na frente da Escola Estadual Getúlio Vargas seja nomeada de Severino Pedro da Costa</t>
   </si>
   <si>
     <t>988</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/988/requerimento_no_44_-_2023.pdf</t>
+    <t>http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/988/requerimento_no_44_-_2023.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Excelentíssimo Senhor Prefeito Municipal que seja feito o calçamento e construída uma praça na frente da Capela São Pedro, na comunidade do Capim Açu.</t>
   </si>
   <si>
     <t>989</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/989/requerimento_no_45_-_2023.pdf</t>
+    <t>http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/989/requerimento_no_45_-_2023.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Excelentíssimo Senhor Prefeito Municipal que seja feito o calçamento e a iluminação em LED no conjunto dos Emídios, na comunidade de Lagoa dos Currais</t>
   </si>
   <si>
     <t>997</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/997/requerimento_no_46_-_2023.pdf</t>
+    <t>http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/997/requerimento_no_46_-_2023.pdf</t>
   </si>
   <si>
     <t>Solicitando a Ilustríssima Secretária Municipal de Educação que disponibilize um transporte para locomover os alunos que fazem faculdade na cidade de Bananeiras, sendo preciso que os leve no domingo e os busque na sexta-feira.</t>
   </si>
   <si>
     <t>998</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/998/requerimento_no_47_-_2023.pdf</t>
+    <t>http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/998/requerimento_no_47_-_2023.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Excelentíssimo Senhor Prefeito Municipal para que seja enviado à Câmara Municipal de Nova Cruz/RN, o processo de licitação que ocorreu para a contratação da empresa responsável pela coleta de lixo da nossa cidade, os nomes das empresas concorrentes, a empresa vencedora, os prazos e os valores que ficaram estabelecidos na sua contratação</t>
   </si>
   <si>
     <t>999</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
     <t>Anne Gabriela Moreira de Souza Melo (Gabi Melo), Victor Guerra</t>
   </si>
   <si>
-    <t>https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/999/requerimento_no_48_-_2023.pdf</t>
+    <t>http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/999/requerimento_no_48_-_2023.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Excelentíssimo Senhor Prefeito Municipal que seja realizado o calçamento da rua principal da comunidade Conceição, em frente à Igreja.</t>
   </si>
   <si>
     <t>1000</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1000/requerimento_no_49_-_2023.pdf</t>
+    <t>http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1000/requerimento_no_49_-_2023.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Excelentíssimo Senhor Prefeito Municipal que seja construído um bueiro na comunidade do Xique Xique.</t>
   </si>
   <si>
     <t>1001</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
     <t>Victor Guerra, Tiago da Costa de Araújo (Tiago Araújo)</t>
   </si>
   <si>
-    <t>https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1001/requerimento_no_50_-_2023.pdf</t>
+    <t>http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1001/requerimento_no_50_-_2023.pdf</t>
   </si>
   <si>
     <t>Solicitando a Ilustríssima Senhora Secretária de Infraestrutura que seja feito um projeto de drenagem para evitar o acúmulo de água nas áreas baixas da cidade.</t>
   </si>
   <si>
     <t>1002</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1002/requerimento_no_51_-_2023.pdf</t>
+    <t>http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1002/requerimento_no_51_-_2023.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Ilustríssimo Secretário de Planejamento e Meio Ambiente que verifique a medição de barulhos dos sons altos em ambientes públicos.</t>
   </si>
   <si>
     <t>1003</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
     <t>Carlos César F. de Melo (César de Augustinho), Victor Guerra</t>
   </si>
   <si>
-    <t>https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1003/requerimento_no_52_-_2023.pdf</t>
+    <t>http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1003/requerimento_no_52_-_2023.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Excelentíssimo Senhor Prefeito Municipal, ao Excelentíssimo Senhor Comandante do 8° BPM, ao Secretário de Segurança Pública do Estado do Rio Grande do Norte e ao Comandante do Corpo de Bombeiro Militar que seja implantado uma Unidade de Corpo de Bombeiro em Nova Cruz-RN.</t>
   </si>
   <si>
     <t>1004</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1004/requerimento_no_53_-_2023.pdf</t>
+    <t>http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1004/requerimento_no_53_-_2023.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Excelentíssimo Senhor Prefeito Municipal que seja feito o complemento do calçamento da rua Antônio Galdino da Costa, no bairro Nova Esperança.</t>
   </si>
   <si>
     <t>1005</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1005/requerimento_no_54-_2023.pdf</t>
+    <t>http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1005/requerimento_no_54-_2023.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Excelentíssimo Senhor Prefeito Municipal que seja feita a iluminação em LED na rua Abílio Diniz, localizada no bairro São Judas Tadeu.</t>
   </si>
   <si>
     <t>1006</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1006/requerimento_no_55_-_2023.pdf</t>
+    <t>http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1006/requerimento_no_55_-_2023.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Excelentíssimo Senhor Prefeito Municipal e ao Ilustríssimo Secretário de Serviços Urbanos, Transportes e Obras Públicas que seja feita a construção de dois quebra-molas na rua 6 de julho, especificamente, um em frente à casa de dona Socorro e o outro onde era Seu Rubens.</t>
   </si>
   <si>
     <t>1007</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1007/requerimento_no_56_-_2023.pdf</t>
+    <t>http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1007/requerimento_no_56_-_2023.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Excelentíssimo Senhor Prefeito Municipal que seja solicitado ao Estado a conclusão do saneamento básico da cidade de Nova Cruz/RN.</t>
   </si>
   <si>
     <t>1008</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1008/requerimento_no_57-_2023.pdf</t>
+    <t>http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1008/requerimento_no_57-_2023.pdf</t>
   </si>
   <si>
     <t>Solicitando a Ilustríssima Senhora Secretaria Municipal de Saúde o aumento de dias de atendimento médico nos postos de saúde do município.</t>
   </si>
   <si>
     <t>1009</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1009/requerimento_no_58_-_2023.pdf</t>
+    <t>http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1009/requerimento_no_58_-_2023.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Excelentíssimo Senhor Presidente desta Casa Legislativa que as próximas Sessões Ordinárias do turno noturno aconteçam durante o expediente interno, na parte da manhã, ou em formato remoto.</t>
   </si>
   <si>
     <t>1010</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1010/requerimento_no_59_-_2022.pdf</t>
+    <t>http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1010/requerimento_no_59_-_2022.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Excelentíssimo Senhor Prefeito Municipal que seja construída uma quadra de esporte na comunidade de Lagoa do Couro.</t>
   </si>
   <si>
     <t>1015</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1015/requerimento_no_60_-_2023.pdf</t>
+    <t>http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1015/requerimento_no_60_-_2023.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Excelentíssimo Senhor Prefeito Municipal que seja feito o calçamento da rua Luiz Pedro da Costa, no bairro na cidade de Nova Cruz/RN.</t>
   </si>
   <si>
     <t>1016</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1016/requerimento_no_61_-_2023.pdf</t>
+    <t>http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1016/requerimento_no_61_-_2023.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Excelentíssimo Senhor Prefeito Municipal para que venha ser feito o trabalho de capinagem no terreno da rua Vera Cruz, localizada no bairro Portal do Agreste na cidade Nova Cruz/RN.</t>
   </si>
   <si>
     <t>1021</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1021/requerimento_no_62_-_2023.pdf</t>
+    <t>http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1021/requerimento_no_62_-_2023.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Ilustríssimo Senhor Secretário Municipal de Serviços Urbanos, Transportes e Obras Públicas que seja feita o saneamento básico da rua José Batista da Silva.</t>
   </si>
   <si>
     <t>1022</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1022/requerimento_no_63_-_2023.pdf</t>
+    <t>http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1022/requerimento_no_63_-_2023.pdf</t>
   </si>
   <si>
     <t>Solicitando a Ilustríssima Senhora Diretora Geral do Departamento de Estradas de Rodagem do Rio Grande do Norte que seja feita a podagem das áreas onde se encontram com a grama mais elevada, em especial a estrada em direção à Santo Antônio e que seja tomada uma providência a respeito das cercas que estão sendo construídas nas margens das pistas.</t>
   </si>
   <si>
     <t>1023</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1023/requerimento_no_64_-_2023.pdf</t>
+    <t>http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1023/requerimento_no_64_-_2023.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Excelentíssimo Senhor Prefeito Municipal que seja construída uma praça no bairro Antônio Peixoto, ao lado da Igreja Católica, e que seja feita a restauração e a mudança do local, especificamente, para o lado da igreja, da imagem da santa localizada no bairro.</t>
   </si>
   <si>
     <t>1024</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1024/requerimento_no_65_-_2023.pdf</t>
+    <t>http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1024/requerimento_no_65_-_2023.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Ilustríssimo Senhor Secretário Municipal de Serviços Urbanos, Transportes e Obras Públicas que seja feito todo o serviço de capinagem na comunidade de Lagoa Limpa.</t>
   </si>
   <si>
     <t>1025</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1025/requerimento_no_66_-_2023.pdf</t>
+    <t>http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1025/requerimento_no_66_-_2023.pdf</t>
   </si>
   <si>
     <t>Solicitando a Ilustríssima Senhora Secretária Municipal de Saúde que envie o cronograma de atendimento médico do nosso município.</t>
   </si>
   <si>
     <t>1026</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1026/requerimento_no_67_-_2023.pdf</t>
+    <t>http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1026/requerimento_no_67_-_2023.pdf</t>
   </si>
   <si>
     <t>Solicitando a Ilustríssima Senhora Secretária Municipal de Educação que envie o cardápio da merenda escolar do nosso município.</t>
   </si>
   <si>
     <t>1027</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1027/requerimento_no_68_-_2023.pdf</t>
+    <t>http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1027/requerimento_no_68_-_2023.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Excelentíssimo Senhor Prefeito Municipal a construção de uma academia popular e um parque infantil na praça da comunidade do Serrote dos Bezerras.</t>
   </si>
   <si>
     <t>1028</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1028/requerimento_no_69_-_2023.pdf</t>
+    <t>http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1028/requerimento_no_69_-_2023.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Excelentíssimo Senhor Prefeito Municipal para que venha ser construída uma Creche Municipal na Comunidade Rural da Conceição neste Município.</t>
   </si>
   <si>
     <t>1029</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
     <t>Marione de Alburqueque Moreira (Marione Moreira), Mateus Catolé, Victor Guerra</t>
   </si>
   <si>
-    <t>https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1029/requerimento_no_70_-_2023.pdf</t>
+    <t>http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1029/requerimento_no_70_-_2023.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Ilustríssimo Senhor Secretário Municipal de Serviços Urbanos, Transportes e Obras Públicas que seja feita a recuperação da bomba do poço da comunidade do Xique-Xique.</t>
   </si>
   <si>
     <t>1030</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
     <t>Marione de Alburqueque Moreira (Marione Moreira), Victor Guerra</t>
   </si>
   <si>
-    <t>https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1030/requerimento_no_71_-_2023.pdf</t>
+    <t>http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1030/requerimento_no_71_-_2023.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Ilustríssimo Senhor Secretário Municipal de Serviços Urbanos, Transportes e Obras Públicas que seja feita a recuperação da estrada vicinal carroçável que inicia a margem da RN 269 e se estende até a comunidade de Três voltas.</t>
   </si>
   <si>
     <t>1031</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1031/requerimento_no_72_-_2023.pdf</t>
+    <t>http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1031/requerimento_no_72_-_2023.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Excelentíssimo Senhor Prefeito Municipal e ao Ilustríssimo Senhor Secretário Municipal de Serviços Urbanos, Transportes e Obras Públicas que após a recuperação das vias que ligam Nova Cruz a Montanhas, os mesmos vejam a possibilidade de dar continuidade a operação Tapa Buracos com a recuperação das vias que ligam Nova Cruz a Jacaraú.</t>
   </si>
   <si>
     <t>1032</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
     <t>Mateus Catolé, Marione de Alburqueque Moreira (Marione Moreira), Victor Guerra</t>
   </si>
   <si>
-    <t>https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1032/requerimento_no_73_-_2023.pdf</t>
+    <t>http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1032/requerimento_no_73_-_2023.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Excelentíssimo Senhor Prefeito Municipal a construção de um Centro Social para a comunidade do Xique-Xique.</t>
   </si>
   <si>
     <t>1033</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1033/requerimento_no_74_-_2023.pdf</t>
+    <t>http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1033/requerimento_no_74_-_2023.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Ilustríssimo Senhor Secretário Municipal de Serviços Urbanos, Transportes e Obras Públicas a construção de uma parada de ônibus próximo ao posto perfurado.</t>
   </si>
   <si>
     <t>1034</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
     <t>Victor Guerra, Álisson de Barão, Marione de Alburqueque Moreira (Marione Moreira)</t>
   </si>
   <si>
-    <t>https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1034/requerimento_no_75_-_2023.pdf</t>
+    <t>http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1034/requerimento_no_75_-_2023.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Ilustríssimo Senhor Secretário Municipal de Serviços Urbanos, Transportes e Obras Públicas que seja feita a demolição da caixa d’água que fica ao lado do posto de saúde na Comunidade da Conceição.</t>
   </si>
   <si>
     <t>1035</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
     <t>Victor Guerra, Marione de Alburqueque Moreira (Marione Moreira)</t>
   </si>
   <si>
-    <t>https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1035/requerimento_no_76_-_2023.pdf</t>
+    <t>http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1035/requerimento_no_76_-_2023.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Excelentíssimo Senhor Prefeito Municipal, ao Ilustríssimo Senhor Secretário Municipal de Serviços Urbanos, Transportes e Obras Públicas e a Ilustríssima Senhora Secretária de Infraestrutura que seja feita a manutenção da Ponte Regis Bittencourt e também a construção de uma passarela de pedestres ao seu lado.</t>
   </si>
   <si>
     <t>1036</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1036/requerimento_no_77_-_2023.pdf</t>
+    <t>http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1036/requerimento_no_77_-_2023.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Ilustríssimo Senhor Secretário Municipal de Serviços Urbanos, Transportes e Obras Públicas que seja feita a conclusão do calçamento da Rua Oscar Firmino de Medeiros no trecho entre a Rua que liga a José Marques Moreira com a Josépio de Almeida que vai sair no Society</t>
   </si>
   <si>
     <t>1037</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
     <t>Gelson Vitor, Álisson de Barão, Patrícia Maria de Lima Silva (Patrícia Lima)</t>
   </si>
   <si>
-    <t>https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1037/requerimento_no_78_-_2023.pdf</t>
+    <t>http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1037/requerimento_no_78_-_2023.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Excelentíssimo Senhor Prefeito Municipal que seja construída uma Unidade Básica de Saúde (UBS) na comunidade de Lagoa dos Currais/ Lagoa Seca.</t>
   </si>
   <si>
     <t>1046</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
     <t>Tiago da Costa de Araújo (Tiago Araújo), Anne Gabriela Moreira de Souza Melo (Gabi Melo), Victor Guerra</t>
   </si>
   <si>
-    <t>https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1046/requerimento_no_79_-_2023.pdf</t>
+    <t>http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1046/requerimento_no_79_-_2023.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Excelentíssimo Senhor Prefeito que seja feita a implantação da guarda municipal para a cidade de Nova Cruz, tendo em vista as recentes ameaças de atentados em escolas.</t>
   </si>
   <si>
     <t>1047</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1047/requerimento_no_80_-_2023.pdf</t>
+    <t>http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1047/requerimento_no_80_-_2023.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Ilustríssimo Senhor Secretário de Serviços Urbanos, Transportes e Obras Públicas, que seja feito a restauração da rua Ver. Neco Moreira, localizada no bairro Frei Damião.</t>
   </si>
   <si>
     <t>1048</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1048/requerimento_no_81_-_2023.pdf</t>
+    <t>http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1048/requerimento_no_81_-_2023.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Ilustríssimo Secretário Municipal de Serviços Urbanos, Transportes e Obras Públicas a recuperação do calçamento da travessa da rua Alberto Maranhão, que fica localizada por trás do campo São Sebastião da cidade Nova Cruz- RN.</t>
   </si>
   <si>
     <t>1049</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1049/requerimento_no_82_-_2023_retirado_de_pauta.pdf</t>
+    <t>http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1049/requerimento_no_82_-_2023_retirado_de_pauta.pdf</t>
   </si>
   <si>
     <t>Solicitando a Mesa Diretora da Câmara Municipal de Nova Cruz que realize uma audiência pública para discutir políticas públicas sobre o autismo.</t>
   </si>
   <si>
     <t>1055</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1055/requerimento_no_83_-_2023_reprovado.pdf</t>
+    <t>http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1055/requerimento_no_83_-_2023_reprovado.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Chefe do Poder Executivo a destinação do prédio da escola na Comunidade de Primeira Lagoa, atualmente desativada, para as atividades laborais realizados pela população da região.</t>
   </si>
   <si>
     <t>1056</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1056/requerimento_no_84_-_2023.pdf</t>
+    <t>http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1056/requerimento_no_84_-_2023.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Excelentíssimo Senhor Prefeito Municipal e ao Ilustríssimo Senhor Secretário Municipal de Serviços Urbanos, Transportes e Obras Públicas que dê continuidade a implantação das luminárias de LED na Rua Professora Leonara Rocha, e que possa se estender até depois do cruzamento com a Rua José Bonifácio.</t>
   </si>
   <si>
     <t>1057</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1057/requerimento_no_85_-_2023.pdf</t>
+    <t>http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1057/requerimento_no_85_-_2023.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Ilustríssimo Senhor Secretário Municipal de Serviços Urbanos, Transportes e Obras Públicas que sejam implantadas manilhas para fazer um bueiro no riacho da comunidade do Sítio Fortaleza.</t>
   </si>
   <si>
     <t>1058</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1058/requerimento_no_86_-_2023.pdf</t>
+    <t>http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1058/requerimento_no_86_-_2023.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Ilustríssimo Senhor Secretário de Planejamento e Meio Ambiente a poda ou retirada de algumas árvores do cemitério local de Nova Cruz.</t>
   </si>
   <si>
     <t>1059</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1059/requerimento_no_87_-_2023.pdf</t>
+    <t>http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1059/requerimento_no_87_-_2023.pdf</t>
   </si>
   <si>
     <t>Solicitando a Ilustríssima Senhora Diretora Geral do Departamento de Estradas de Rodagem do Rio Grande do Norte que seja feito o roço nas margens das RN’s que dão acesso a Nova Cruz, as vias sentido Passa e Fica, Santo Antônio e Montanhas.</t>
   </si>
   <si>
     <t>1060</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1060/requerimento_no_88_-_2023.pdf</t>
+    <t>http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1060/requerimento_no_88_-_2023.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Ilustríssimo Senhor Secretário Municipal de Serviços Urbanos, Transportes e Obras Públicas que seja feito o roço nas margens das estradas de competência do município.</t>
   </si>
   <si>
     <t>1061</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1061/requerimento_no_89_-_2023.pdf</t>
+    <t>http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1061/requerimento_no_89_-_2023.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Ilustríssimo Senhor Secretário Municipal de Serviços Urbanos, Transportes e Obras Públicas que passe a máquina patrol na rua Severino Freire Barbosa, no bairro do Planalto.</t>
   </si>
   <si>
     <t>1062</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1062/requerimento_no_90_-_2023.pdf</t>
+    <t>http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1062/requerimento_no_90_-_2023.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Ilustríssimo Senhor Secretário de Juventude, Esporte e Lazer, que seja feita a reposição dos refletores da quadra de esportes da comunidade de Lagoa Limpa.</t>
   </si>
   <si>
     <t>1063</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1063/requerimento_no_91_-_2023.pdf</t>
+    <t>http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1063/requerimento_no_91_-_2023.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Ilustríssimo Secretário Municipal de Serviços Urbanos, Transportes e Obras Públicas a limpeza dos açudes, em especial, do Pau Barriga, do Santa Luzia e o da Comunidade do Xique- Xique.</t>
   </si>
   <si>
     <t>1064</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1064/requerimento_no_92_-_2023.pdf</t>
+    <t>http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1064/requerimento_no_92_-_2023.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Ilustríssimo Secretário Municipal de Serviços Urbanos, Transportes e Obras Públicas o reparo do calçamento da rua José Abílio da Silva, no bairro São Judas Tadeu.</t>
   </si>
   <si>
     <t>1065</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
     <t>Victor Guerra, Álisson de Barão</t>
   </si>
   <si>
-    <t>https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1065/requerimento_no_93_-_2023.pdf</t>
+    <t>http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1065/requerimento_no_93_-_2023.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Excelentíssimo Sr. Prefeito Municipal e ao Ilustríssimo Secretário Municipal de Serviços Urbanos, Transportes e Obras Públicas o calçamento da rua José Lopes Barbosa que liga a creche Maria Tavares no bairro São Judas até o bairro Bela Vista, mais precisamente na marginal do antigo Matadouro Público.</t>
   </si>
   <si>
     <t>1066</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1066/requerimento_no_94_-_2023.pdf</t>
+    <t>http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1066/requerimento_no_94_-_2023.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Excelentíssimo Sr. Prefeito Municipal e ao Ilustríssimo Secretário Municipal de Serviços Urbanos, Transportes e Obras Públicas a reforma das quadras da Comunidade de Primeira Lagoa, da Comunidade de Lagoa Seca, localizada próximo ao Centro Social Aprígio Marques de Souza, e do Bairro Frei Damião, que fica na rua Romildo Arruda Câmara.</t>
   </si>
   <si>
     <t>1067</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1067/requerimento_no_95_-_2023.pdf</t>
+    <t>http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1067/requerimento_no_95_-_2023.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Excelentíssimo Senhor Prefeito Municipal a criação de um espaço de lazer na área externa da escola pública da Comunidade Xique-Xique.</t>
   </si>
   <si>
     <t>1068</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1068/requerimento_no_96_-_2023.pdf</t>
+    <t>http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1068/requerimento_no_96_-_2023.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Excelentíssimo Senhor Prefeito Municipal a criação de um curso, pré- Enem e pré-vestibular, gratuito no município de Nova Cruz.</t>
   </si>
   <si>
     <t>1069</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1069/requerimento_no_97_-_2023.pdf</t>
+    <t>http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1069/requerimento_no_97_-_2023.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Excelentíssimo Senhor Prefeito Municipal uma audiência pública para tratar, debater e buscar melhorias para a Feira de Nova Cruz.</t>
   </si>
   <si>
     <t>1070</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
     <t>Juninho Salú, Patrícia Maria de Lima Silva (Patrícia Lima), Victor Guerra</t>
   </si>
   <si>
-    <t>https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1070/requerimento_no_98_-_2023.pdf</t>
+    <t>http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1070/requerimento_no_98_-_2023.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Ilustríssimo Sr. Secretário de Cultura e Turismo a volta das aulas de violino, violão e flauta.</t>
   </si>
   <si>
     <t>1072</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1072/requerimento_no_99_-_2023.pdf</t>
+    <t>http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1072/requerimento_no_99_-_2023.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Excelentíssimo Senhor Prefeito Municipal e ao Ilustríssimo Senhor Secretário Municipal de Serviços Urbanos, Transportes e Obras Públicas, que seja feita a pavimentação a paralelepípedo no trecho que dá acesso a Associação Comunitária de Criadores de Suínos de Nova Cruz- RN.</t>
   </si>
   <si>
     <t>1073</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
     <t>Carlos César F. de Melo (César de Augustinho), Manga Rosa</t>
   </si>
   <si>
-    <t>https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1073/requerimento_no_100_-_2023.pdf</t>
+    <t>http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1073/requerimento_no_100_-_2023.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Ilustríssimo Senhor Diretor Geral da Emater-RN e ao Ilustríssimo Senhor Secretário Municipal de Agricultura e Desenvolvimento Econômico, que o mesmo tome alguma providência a respeito da paralisação na obra do Matadouro Municipal de Nova Cruz-RN.</t>
   </si>
   <si>
     <t>1074</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1074/requerimento_no_101_-_2023.pdf</t>
+    <t>http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1074/requerimento_no_101_-_2023.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Excelentíssimo Sr. Prefeito Municipal, que seja feito um canteiro na rua José Batista da Silva, situada no bairro Antônio Peixoto, onde, hoje, se encontra a linha do trem; como também, que seja feito uma praça onde atualmente se encontra a imagem da santa, logo na entrada do bairro.</t>
   </si>
   <si>
     <t>1075</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1075/requerimento_no_102_-_2023.pdf</t>
+    <t>http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1075/requerimento_no_102_-_2023.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Ilustríssimo Sr. Secretário Municipal de Serviços Urbanos, Transportes e Obras Públicas, que seja feita a manutenção e o conserto do trator que realiza a limpeza das fossas.</t>
   </si>
   <si>
     <t>1076</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
     <t>Maria de Fátima, Álisson de Barão, Manga Rosa</t>
   </si>
   <si>
-    <t>https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1076/requerimento_no_103-_2023.pdf</t>
+    <t>http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1076/requerimento_no_103-_2023.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Ilustríssimo Secretário Municipal de Serviços Urbanos, Transportes e Obras Públicas, que seja feito uma ponte ou passagem molhada na comunidade do Sítio Boqueirão.</t>
   </si>
   <si>
     <t>1077</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1077/requerimento_no_104_-_2023.pdf</t>
+    <t>http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1077/requerimento_no_104_-_2023.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Excelentíssimo Senhor Prefeito Municipal, para que venha ser construído uma Sede para o Conselho Tutelar aqui no nosso município Nova Cruz-RN.</t>
   </si>
   <si>
     <t>1078</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1078/requerimento_no_105_-_2023.pdf</t>
+    <t>http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1078/requerimento_no_105_-_2023.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Excelentíssimo Senhor Prefeito Municipal, para que venha ser implementado as iluminações de led nas ruas: Enfermeira Nair, Francisco Lins de Albuquerque e Maria Amélia da Silva, no bairro São Sebastião.</t>
   </si>
   <si>
     <t>1079</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
     <t>Álisson de Barão, Patrícia Maria de Lima Silva (Patrícia Lima)</t>
   </si>
   <si>
-    <t>https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1079/requerimento_no_106_-_2023.pdf</t>
+    <t>http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1079/requerimento_no_106_-_2023.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Excelentíssimo Senhor Prefeito Municipal, a construção de uma quadra poliesportiva na comunidade de Lagoa dos Currais, neste município.</t>
   </si>
   <si>
     <t>1080</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1080/requerimento_no_107_-_2023.pdf</t>
+    <t>http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1080/requerimento_no_107_-_2023.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Secretário Municipal de Serviços Urbanos, Transportes e Obras Públicas, a limpeza do bueiro da Rua João Menezes, Bairro Frei Damião.</t>
   </si>
   <si>
     <t>1081</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
     <t>Patrícia Maria de Lima Silva (Patrícia Lima), Tiago da Costa de Araújo (Tiago Araújo)</t>
   </si>
   <si>
-    <t>https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1081/requerimento_no_108_-_2023.pdf</t>
+    <t>http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1081/requerimento_no_108_-_2023.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Ilustríssimo Senhor Secretário Municipal de Serviços Urbanos, Transportes e Obras Públicas, que passe a máquina Patrol em todas estradas da Zona Rural.</t>
   </si>
   <si>
     <t>1082</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1082/requerimento_no_109_-_2023.pdf</t>
+    <t>http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1082/requerimento_no_109_-_2023.pdf</t>
   </si>
   <si>
     <t>Solicitando a ilustríssima Senhora Secretária Municipal de Saúde, uma ampliação e reforma na Unidade Básica de Saúde da comunidade de Lagoa Couro.</t>
   </si>
   <si>
     <t>1083</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1083/requerimento_no_110_-_2023.pdf</t>
+    <t>http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1083/requerimento_no_110_-_2023.pdf</t>
   </si>
   <si>
     <t>Solicitando a Ilustríssima Secretária Municipal de Saúde, que passe o carro fumacê em todos os bairros do município.</t>
   </si>
   <si>
     <t>1084</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1084/requerimento_no_111_-_2023.pdf</t>
+    <t>http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1084/requerimento_no_111_-_2023.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Ilustríssimo Senhor Secretário Municipal de Serviços Urbanos, Transportes e Obras Públicas, que seja feita a limpeza da Rua José Batista da Silva no Bairro de Santa Maria Gorete.</t>
   </si>
   <si>
     <t>1085</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1085/requerimento_no_112_-_2023.pdf</t>
+    <t>http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1085/requerimento_no_112_-_2023.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Secretário Municipal de Serviços Urbanos, Transportes e Obras Públicas, o recapeamento total, sinalização e um estudo da viabilidade de um espaço de caminhar as margens da rua José Peixoto Mariano.</t>
   </si>
   <si>
     <t>1086</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1086/requerimento_no_113_-_2023.pdf</t>
+    <t>http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1086/requerimento_no_113_-_2023.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Secretário Municipal de Serviços Urbanos, Transportes e Obras Públicas, o monitoramento e manutenção de toda rede de iluminação pública do município.</t>
   </si>
   <si>
     <t>1087</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1087/requerimento_no_114_-_2023.pdf</t>
+    <t>http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1087/requerimento_no_114_-_2023.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Excelentíssimo Sr. Prefeito Municipal e ao Ilustríssimo Secretário de Municipal de Serviços Urbanos, Transportes e Obras Públicas, a conclusão do estado municipal do nosso município.</t>
   </si>
   <si>
     <t>1088</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1088/requerimento_no_115_-_2023.pdf</t>
+    <t>http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1088/requerimento_no_115_-_2023.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Excelentíssimo Sr. Prefeito Municipal e ao Ilustríssimo Secretário de Municipal de Serviços Urbanos, Transportes e Obras Públicas, a iluminação da RN 120 no trecho do IFRN até pórtico de entrada do nosso município.</t>
   </si>
   <si>
     <t>1094</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1094/requerimento_no_116_-_2023.pdf</t>
+    <t>http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1094/requerimento_no_116_-_2023.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Diretor Geral do Departamento Estadual de_x000D_
 Trânsito do Rio Grande do Norte - DETRAN, que seja feito um_x000D_
 monitoramento nos locais de maiores tráfegos no município, em especial_x000D_
 as ruas recém asfaltadas e que, se necessário, tomem providências que_x000D_
 venham diminuir o risco de acidentes.</t>
   </si>
   <si>
     <t>1095</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1095/requerimento_no_117_-_2023.pdf</t>
+    <t>http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1095/requerimento_no_117_-_2023.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Ilustríssimo Secretário de Serviços Urbanos,_x000D_
 Transportes e Obras Públicas, que seja realizada a limpeza da galeria da_x000D_
 Rua 13 de Maio, entre o sindicato rural e o bueiro.</t>
   </si>
   <si>
     <t>1096</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1096/requerimento_no_118_-_2023.pdf</t>
+    <t>http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1096/requerimento_no_118_-_2023.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Ilustríssimo Secretário de Serviços Urbanos,_x000D_
 Transportes e Obras Públicas, que seja adicionada metralhas na Rua_x000D_
 Cônego Severino Ramalho, ao lado da Creche Maria Tavares próximo ao_x000D_
 Firma Francelino.</t>
   </si>
   <si>
     <t>1097</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
     <t>Juninho Salú, Álisson de Barão</t>
   </si>
   <si>
-    <t>https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1097/requerimento_no_119_-_2023.pdf</t>
+    <t>http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1097/requerimento_no_119_-_2023.pdf</t>
   </si>
   <si>
     <t>Solicitando correspondência ao Excelentíssimo Senhor_x000D_
 Prefeito Municipal e a Ilustríssima Senhora Secretária Municipal de_x000D_
 Infraestrutura, a construção de uma praça pública com academia na_x000D_
 comunidade Lagoa Verde.</t>
   </si>
   <si>
     <t>1098</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
     <t>Aluísio Soares de Sena (Aluísio Sena), Álisson de Barão</t>
   </si>
   <si>
-    <t>https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1098/requerimento_no_120_-_2023.pdf</t>
+    <t>http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1098/requerimento_no_120_-_2023.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Ilustríssimo Senhor Secretário Municipal de_x000D_
 Serviços Urbanos, Transporte e Obras, que seja feito a recuperação da_x000D_
 Rua Vereador José Abílio da Silva, no Bairro São Judas.</t>
   </si>
   <si>
     <t>1099</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1099/requerimento_no_121_-_2023.pdf</t>
+    <t>http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1099/requerimento_no_121_-_2023.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Secretário Municipal de Serviços Urbanos,_x000D_
 Transportes e Obras Públicas, o conserto da bomba do poço municipal da_x000D_
 comunidade do Juriti.</t>
   </si>
   <si>
     <t>1100</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1100/requerimento_no_122_-_2023.pdf</t>
+    <t>http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1100/requerimento_no_122_-_2023.pdf</t>
   </si>
   <si>
     <t>Solicitando uma audiência pública para discutir políticas_x000D_
 públicas sobre o autismo.</t>
   </si>
   <si>
     <t>1106</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1106/requerimento_no_123-_2023.pdf</t>
+    <t>http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1106/requerimento_no_123-_2023.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Ilustríssimo Senhor Secretário Municipal de Serviços Urbanos, Transportes e Obras Públicas, a manutenção e o reparo da estrada e do cemitério público do Sitio Fortaleza, neste município.</t>
   </si>
   <si>
     <t>1107</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1107/requerimento_no_124-_2023.pdf</t>
+    <t>http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1107/requerimento_no_124-_2023.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Excelentíssimo Sr. Prefeito Municipal que viabilize o aumento do abastecimento de água, na cidade de Nova Cruz.</t>
   </si>
   <si>
     <t>1108</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
     <t>Maria de Fátima, Gelson Vitor, Tiago da Costa de Araújo (Tiago Araújo), Victor Guerra</t>
   </si>
   <si>
-    <t>https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1108/requerimento_no_125_-_2023.pdf</t>
+    <t>http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1108/requerimento_no_125_-_2023.pdf</t>
   </si>
   <si>
     <t>Solicitando a Ilustríssima Senhora Secretária Municipal de Educação que veja a possibilidade da implantação de um projeto “abraçando novos talentos” nas escolas do município.</t>
   </si>
   <si>
     <t>1109</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
     <t>Tiago da Costa de Araújo (Tiago Araújo), Álisson de Barão</t>
   </si>
   <si>
-    <t>https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1109/requerimento_no_126_-_2023.pdf</t>
+    <t>http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1109/requerimento_no_126_-_2023.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Ilustríssimo Sr. Secretário de Estado de Segurança Pública e Defesa Social, que a prova do TAF seja aplicada, também, no município de Nova Cruz e que o curso de formação para futuros policiais militares também seja realizado na cidade.</t>
   </si>
   <si>
     <t>1110</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1110/requerimento_no_127-_2023.pdf</t>
+    <t>http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1110/requerimento_no_127-_2023.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Ilustríssimo Sr. Secretário de Serviços Urbanos, Transportes e Obras Públicas, que seja feita a troca da lâmpada do poste P45249, localizado da comunidade de Lagoa de Serra.</t>
   </si>
   <si>
     <t>1111</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1111/requerimento_no_128-_2023.pdf</t>
+    <t>http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1111/requerimento_no_128-_2023.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Ilustríssimo Sr. Secretário de Serviços Urbanos, Transportes e Obras Públicas, que adicione metralhas na passagem do Rio Curimataú, que liga o Sítio Lapa a comunidade de Lagoa do Couro.</t>
   </si>
   <si>
     <t>1112</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1112/requerimento_no_129_-_2023.pdf</t>
+    <t>http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1112/requerimento_no_129_-_2023.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Ilustríssimo Senhor Secretário Municipal de Serviços Urbanos, Transportes e Obras Públicas, a reconstrução e revitalização da praça Virgem dos Pobres, localizada na comunidade de Lagoa Limpa.</t>
   </si>
   <si>
     <t>1113</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1113/requerimento_no_130-_2023.pdf</t>
+    <t>http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1113/requerimento_no_130-_2023.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Excelentíssimo Sr. Prefeito Municipal a exposição das placas de publicidade contendo o valor, o prazo de execução e o número do contrato das obras, e se a obra estiver parada que seja relatado o motivo.</t>
   </si>
   <si>
     <t>1114</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1114/requerimento_no_131_-_2023.pdf</t>
+    <t>http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1114/requerimento_no_131_-_2023.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Excelentíssimo Sr. Prefeito Municipal que seja feito o calçamento da Rua Lauro Soares, no Bairro do Planalto.</t>
   </si>
   <si>
     <t>1115</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1115/requerimento_no_132_-_2023.pdf</t>
+    <t>http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1115/requerimento_no_132_-_2023.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Excelentíssimo Sr. Prefeito Municipal a construção de um cemitério público na comunidade Juriti.</t>
   </si>
   <si>
     <t>1116</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1116/requerimento_no_133_-_2023.pdf</t>
+    <t>http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1116/requerimento_no_133_-_2023.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Excelentíssimo Sr. Prefeito Municipal a contratação de vigilantes para as escolas e creches do município.</t>
   </si>
   <si>
     <t>1117</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1117/requerimento_no_134-_2023.pdf</t>
+    <t>http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1117/requerimento_no_134-_2023.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Ilustríssimo Sr. Secretário Municipal de Juventude, Esporte e Lazer programas de incentivo ao esporte no município.</t>
   </si>
   <si>
     <t>1120</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1120/requerimento_no_135_-_2023.pdf</t>
+    <t>http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1120/requerimento_no_135_-_2023.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Ilustríssimo Sr. Secretário de Serviços Urbanos, Transportes e Obras Públicas, a troca das lâmpadas de 15 postes na Comunidade Lagoa da Mata, neste município.</t>
   </si>
   <si>
     <t>1121</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1121/requerimento_no_136_-_2023.pdf</t>
+    <t>http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1121/requerimento_no_136_-_2023.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Excelentíssimo Sr. Prefeito Municipal que seja feito a complementação asfáltica da Rua Maria Leda Mousinho.</t>
   </si>
   <si>
     <t>1122</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1122/requerimento_no_137-_2023.pdf</t>
+    <t>http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1122/requerimento_no_137-_2023.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Ilustríssimo Sr. Secretário de Serviços Urbanos, Transportes e Obras Públicas, que seja feito a manutenção do calçamento e a capinagem do bairro são Judas Tadeu.</t>
   </si>
   <si>
     <t>1123</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1123/requerimento_no_138-_2023.pdf</t>
+    <t>http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1123/requerimento_no_138-_2023.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Excelentíssimo Sr. Prefeito Municipal a construção de um aterro sanitário no município de Nova Cruz.</t>
   </si>
   <si>
     <t>1124</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1124/requerimento_no_139-_2023.pdf</t>
+    <t>http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1124/requerimento_no_139-_2023.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Excelentíssimo Sr. Prefeito Municipal e ao Ilustríssimo Secretário de Municipal de Serviços Urbanos, Transportes e Obras Públicas, a manutenção do calçamento e da iluminação da rua Deputado Márcio Marinho, bem como, se possível, a implantação da iluminação em LED e conclusão do calçamento.</t>
   </si>
   <si>
     <t>1136</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1136/requerimento_no_140_-_2023.pdf</t>
+    <t>http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1136/requerimento_no_140_-_2023.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Excelentíssimo Senhor Prefeito Municipal e ao Ilustríssimo Senhor Secretário Municipal de Serviços Urbanos, Transportes e Obras Públicas, que seja feito a pavimentação a paralelepípedo na Rua Francisco de Assis Soares, no Bairro Nova Esperança, mais precisamente no pequeno trecho restante que faz divisa com a Paraíba.</t>
   </si>
   <si>
     <t>1137</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1137/requerimento_no_141_-_2023.pdf</t>
+    <t>http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1137/requerimento_no_141_-_2023.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Ilustríssimo Secretário de Serviços Urbanos, Transportes e Obras Públicas que seja adicionada uma carrada de metralhas na frente da quadra de esporte de Lagoa Limpa.</t>
   </si>
   <si>
     <t>1138</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1138/requerimento_no_142_-_2023.pdf</t>
+    <t>http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1138/requerimento_no_142_-_2023.pdf</t>
   </si>
   <si>
     <t>Solicitando a Ilustríssima Secretária Municipal de Educação que providencie a compra de uma bomba periférica de água para a escola municipal George Augusto Carneiro da Costa, em Lagoa de Serra.</t>
   </si>
   <si>
     <t>1139</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1139/requerimento_no_143_-_2023.pdf</t>
+    <t>http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1139/requerimento_no_143_-_2023.pdf</t>
   </si>
   <si>
     <t>Solicitando a Ilustríssima diretora geral do DER-RN que seja construído uma lombada na RN-269, mais precisamente na entrada de Nova Cruz, sentido Passa e Fica.</t>
   </si>
   <si>
     <t>1140</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
     <t>Álisson de Barão, Tiago da Costa de Araújo (Tiago Araújo)</t>
   </si>
   <si>
-    <t>https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1140/requerimento_no_144_-_2023.pdf</t>
+    <t>http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1140/requerimento_no_144_-_2023.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Secretário Municipal de Serviços Urbanos, Transportes e Obras Públicas e ao Diretor do Departamento de Estradas De Rodagens de Nova Cruz-RN, para que venha ser feito duas lombadas na Rua Frei Serafim Catânea, ao lado do Hospital Municipal Monsenhor Pedro Moura em Nova Cruz- RN.</t>
   </si>
   <si>
     <t>1141</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1141/requerimento_no_145_-_2023.pdf</t>
+    <t>http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1141/requerimento_no_145_-_2023.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Excelentíssimo Senhor Prefeito que seja disponibilizado o prédio desativado da antiga escola Jessé Pinto Freire, localizada na comunidade de Fortaleza, para funcionar como um anexo da saúde, para atender os moradores da comunidade.</t>
   </si>
   <si>
     <t>1142</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1142/requerimento_no_146_-_2023.pdf</t>
+    <t>http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1142/requerimento_no_146_-_2023.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Excelentíssimo Senhor Prefeito o calçamento da rua Severino Freire Barbosa, no bairro do Planalto.</t>
   </si>
   <si>
     <t>1143</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
     <t>Patrícia Maria de Lima Silva (Patrícia Lima), Anne Gabriela Moreira de Souza Melo (Gabi Melo)</t>
   </si>
   <si>
-    <t>https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1143/requerimento_no_147_-_2023.pdf</t>
+    <t>http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1143/requerimento_no_147_-_2023.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Diretor do Departamento de Estradas e Rodagens de Nova Cruz o roço do mato das margens das estradas que dão acesso de Nova Cruz as cidades vizinhas, como Santo Antônio, Montanhas e Passa e Fica.</t>
   </si>
   <si>
     <t>1144</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
     <t>Anne Gabriela Moreira de Souza Melo (Gabi Melo), Marione de Alburqueque Moreira (Marione Moreira), Mateus Catolé</t>
   </si>
   <si>
-    <t>https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1144/requerimento_no_148_-_2023.pdf</t>
+    <t>http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1144/requerimento_no_148_-_2023.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Chefe do Poder Executivo, o Excelentíssimo Senhor um estudo de viabilidade para realizar a reforma administrativa, e com isso, o reajuste salarial para a classe dos dentistas e demais áreas.</t>
   </si>
   <si>
     <t>1145</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1145/requerimento_no_149_-_2023.pdf</t>
+    <t>http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1145/requerimento_no_149_-_2023.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Diretor Geral do Departamento Estadual de Trânsito do Rio Grande do Norte – DETRAN que seja feito os serviços de sinalização do trânsito com placas indicativas, pinturas do solo e cuidados especiais com as rotatórias do município.</t>
   </si>
   <si>
     <t>1146</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1146/requerimento_no_150_-_2023.pdf</t>
+    <t>http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1146/requerimento_no_150_-_2023.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Diretor do Departamento de Estradas e Rodagens de Nova Cruz que seja feito o recapeamento asfáltico da entrada de Nova Cruz até Chico Delfino.</t>
   </si>
   <si>
     <t>1147</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1147/requerimento_no_151_-_2023.pdf</t>
+    <t>http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1147/requerimento_no_151_-_2023.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Ilustríssimo Senhor Secretário Municipal de Serviços Urbanos, Transportes e Obras Públicas que seja colocado metralhas na localidade de Lagoa do Couro.</t>
   </si>
   <si>
     <t>1148</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1148/requerimento_no_152_-__2023.pdf</t>
+    <t>http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1148/requerimento_no_152_-__2023.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Ilustríssimo Secretário de Serviços Urbanos, Transportes e Obras Públicas que seja realizada a limpeza, principalmente do mato, próximo a bueira na proximidade da linha do trem no bairro Cidade do Sol.</t>
   </si>
   <si>
     <t>1149</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1149/requerimento_no_153_-_2023.pdf</t>
+    <t>http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1149/requerimento_no_153_-_2023.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Excelentíssimo Senhor Prefeito Municipal que seja feita a continuação do calçamento da rua Frei Alberto Cabral.</t>
   </si>
   <si>
     <t>1150</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1150/requerimento_no_154_-_2023.pdf</t>
+    <t>http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1150/requerimento_no_154_-_2023.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Ilustríssimo Secretário de Serviços Urbanos, Transportes e Obras Públicas que seja feita a manutenção, capinagem e limpeza do bairro Cidade do Sol.</t>
   </si>
   <si>
     <t>1151</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1151/requerimento_no_155_-_2023.pdf</t>
+    <t>http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1151/requerimento_no_155_-_2023.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Ilustríssimo Secretário de Serviços Urbanos, Transportes e Obras Públicas que seja realizada a coleta de lixo nas Comunidades dos Bastiões, do Xique-Xique e do Lajedo da Onça.</t>
   </si>
   <si>
     <t>1152</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1152/requerimento_no_156_-_2023.pdf</t>
+    <t>http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1152/requerimento_no_156_-_2023.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Chefe do Poder Executivo e ao Ilustríssimo Senhor Secretário Municipal de Juventude, Esporte e Lazer a doação de kits esportivos para os times que participarão de torneios municipais.</t>
   </si>
   <si>
     <t>1153</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1153/requerimento_no_157_-_2023.pdf</t>
+    <t>http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1153/requerimento_no_157_-_2023.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Ilustríssimo Senhor Secretário Municipal de Serviços Urbanos, Transportes e Obras Públicas, a revitalização e reforma da praça localizada no bairro Cidade do Sol.</t>
   </si>
   <si>
     <t>1154</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1154/requerimento_no_158_-_2023.pdf</t>
+    <t>http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1154/requerimento_no_158_-_2023.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Ilustríssimo Secretário Municipal de Serviços Urbanos, Transportes e Obras Públicas o reparo dos canteiros situados na rua 1° de maio, mais precisamente nas mediações da Igreja Universal.</t>
   </si>
   <si>
     <t>1155</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1155/requerimento_no_159_-_2023.pdf</t>
+    <t>http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1155/requerimento_no_159_-_2023.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Excelentíssimo Sr. Prefeito Municipal um estudo para viabilizar a instalação de pequenas porteiras no corredor dos currais, no parque de exposições do município.</t>
   </si>
   <si>
     <t>1156</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1156/requerimento_no_160_-_2023.pdf</t>
+    <t>http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1156/requerimento_no_160_-_2023.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Excelentíssimo Senhor Prefeito Municipal viabilizar a instalação de uma Estação de Recarga de Veículos Elétricos em ponto estratégico de nosso município, mais especificamente na praça de São Sebastião.</t>
   </si>
   <si>
     <t>1157</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1157/requerimento_no_161-__2023.pdf</t>
+    <t>http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1157/requerimento_no_161-__2023.pdf</t>
   </si>
   <si>
     <t>1158</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1158/requerimento_no_162-__2023.pdf</t>
+    <t>http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1158/requerimento_no_162-__2023.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Ilustríssimo Secretário Municipal de Serviços Urbanos, Transportes e Obras Públicas que sejam tomadas providências para o conserto das passagens dos Sítios, principalmente do Sítio Catolé.</t>
   </si>
   <si>
     <t>1159</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
     <t>Maria de Fátima, Álisson de Barão, Aluísio Soares de Sena (Aluísio Sena), Anne Gabriela Moreira de Souza Melo (Gabi Melo), Carlos César F. de Melo (César de Augustinho), Juninho Salú, Manga Rosa, Marione de Alburqueque Moreira (Marione Moreira), Mateus Catolé, Patrícia Maria de Lima Silva (Patrícia Lima), Tiago da Costa de Araújo (Tiago Araújo), Victor Guerra</t>
   </si>
   <si>
-    <t>https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1159/requerimento_no_163_-_2023.pdf</t>
+    <t>http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1159/requerimento_no_163_-_2023.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Excelentíssimo Senhor Presidente da Câmara Municipal de Nova Cruz que seja feito uma parceria entre as Câmaras das cidades vizinhas, a fim de enviar um requerimento ao Departamento de Estradas e Rodagens.</t>
   </si>
   <si>
     <t>1168</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
     <t>Carlos César F. de Melo (César de Augustinho), Álisson de Barão, Victor Guerra</t>
   </si>
   <si>
-    <t>https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1168/requerimento_no_164_-_2023.pdf</t>
+    <t>http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1168/requerimento_no_164_-_2023.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Ilustríssimo Senhor Secretário Municipal de Serviços Urbanos, Transportes e Obras Públicas e para a empresa responsável pela coleta do lixo, a instalação de lixeiras em formato de contêineres em diversos pontos estratégicos do nosso Município.</t>
   </si>
   <si>
     <t>1169</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1169/requerimento_no_165_-_2023.pdf</t>
+    <t>http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1169/requerimento_no_165_-_2023.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Ilustríssimo Senhor Secretário de Serviços Urbanos, transportes e Obras Públicas, que passe a máquina Patrol em todas estradas vicinais do nosso município, em especial, a estrada da comunidade Lagoa do Couro.</t>
   </si>
   <si>
     <t>1171</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1171/requerimento_no_166_-_2023.pdf</t>
+    <t>http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1171/requerimento_no_166_-_2023.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Excelentíssimo Senhor Prefeito Municipal que seja feita a iluminação em LED na comunidade de Lagoa Limpa do Fernando.</t>
   </si>
   <si>
     <t>1172</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1172/requerimento_no_167_-_2023.pdf</t>
+    <t>http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1172/requerimento_no_167_-_2023.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Excelentíssimo Senhor Prefeito Municipal que seja feita a iluminação em LED no Conjunto Habitacional Prefeito Luiz Moreira Neto.</t>
   </si>
   <si>
     <t>1173</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
     <t>Aluísio Soares de Sena (Aluísio Sena), Carlos César F. de Melo (César de Augustinho)</t>
   </si>
   <si>
-    <t>https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1173/requerimento_no_168_-_2023.pdf</t>
+    <t>http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1173/requerimento_no_168_-_2023.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Excelentíssimo Senhor Prefeito Municipal que seja feito a complementação do calçamento da Rua Sargento Pantaleão.</t>
   </si>
   <si>
     <t>1174</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1174/requerimento_no_169_-_2023.pdf</t>
+    <t>http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1174/requerimento_no_169_-_2023.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Excelentíssimo Senhor Prefeito Municipal que solicitando que seja feito o calçamento da Rua Presidente Getúlio Vargas.</t>
   </si>
   <si>
     <t>1175</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1175/requerimento_no_170_-_2023.pdf</t>
+    <t>http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1175/requerimento_no_170_-_2023.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Excelentíssimo Senhor Prefeito Municipal e ao Ilustríssimo Senhor Secretário Municipal de Serviços Urbanos, Transportes e Obras Públicas o saneamento básico da rua José Salustiano Barbosa, no bairro Bela Vista.</t>
   </si>
   <si>
     <t>1176</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1176/requerimento_no_171_-_2023.pdf</t>
+    <t>http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1176/requerimento_no_171_-_2023.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Excelentíssimo Senhor Prefeito Municipal a implantação da iluminação em LED no conjunto Nova Vida, localizado no bairro Alto de Santa Luzia.</t>
   </si>
   <si>
     <t>1177</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1177/requerimento_no_172_-_2023.pdf</t>
+    <t>http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1177/requerimento_no_172_-_2023.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Excelentíssimo Sr. Prefeito Municipal que adote uma posição junto a CAERN referente ao abastecimento de água.</t>
   </si>
   <si>
     <t>1178</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1178/requerimento_no_173_-_2023.pdf</t>
+    <t>http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1178/requerimento_no_173_-_2023.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Ilustríssimo Secretário de Serviços Urbanos, Transportes e Obras Públicas a manutenção de todas as estradas vicinais do município.</t>
   </si>
   <si>
     <t>1179</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1179/requerimento_no_174_-_2023.pdf</t>
+    <t>http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1179/requerimento_no_174_-_2023.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Excelentíssimo Senhor Prefeito Municipal e ao Ilustríssimo Senhor Secretário Municipal de Infraestrutura que seja instalada iluminação pública de LED, iniciando especificamente na fazenda Do Sr. Marcelo da Cunha Lima até o pórtico da cidade de Nova Cruz/RN.</t>
   </si>
   <si>
     <t>1180</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1180/requerimento_no_175_-_2023.pdf</t>
+    <t>http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1180/requerimento_no_175_-_2023.pdf</t>
   </si>
   <si>
     <t>Solicitando à senhora Secretária Municipal de Saúde que seja desempenhado exames de sangue e dermatológicos, a cada 2 meses, para todos Agentes Comunitários de Saúde e Agentes de combate a Endemias.</t>
   </si>
   <si>
     <t>1184</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1184/requerimento_no_176_-_2023.pdf</t>
+    <t>http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1184/requerimento_no_176_-_2023.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Ilustríssimo Sr. Secretário de Serviços Urbanos, Transportes e Obras Públicas que intensifique a distribuição de água neste mês de setembro, especialmente na zona rural.</t>
   </si>
   <si>
     <t>1185</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1185/requerimento_no_177_-_2023.pdf</t>
+    <t>http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1185/requerimento_no_177_-_2023.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Excelentíssimo Senhor Prefeito Municipal que venha ser construída uma quadra na comunidade de Lagoa Seca no município da nossa cidade Nova Cruz-RN.</t>
   </si>
   <si>
     <t>1186</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1186/requerimento_no_178_-_2023.pdf</t>
+    <t>http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1186/requerimento_no_178_-_2023.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Excelentíssimo Senhor Prefeito Municipal que venha ser construída uma Unidade Básica de Saúde- UBS (Posto de Saúde) na comunidade de Lagoa Seca no município da nossa cidade Nova Cruz-RN.</t>
   </si>
   <si>
     <t>1187</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1187/requerimento_no_179_-_2023.pdf</t>
+    <t>http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1187/requerimento_no_179_-_2023.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Ilustríssimo Senhor Secretário de Serviços Urbanos, Transportes e Obras Públicas que seja feita a passagem da máquina na estrada que liga Lagoa Seca a Lagoa dos Currais dando continuidade até o Sítio Juriti.</t>
   </si>
   <si>
     <t>1188</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1188/requerimento_no_180_-_2023.pdf</t>
+    <t>http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1188/requerimento_no_180_-_2023.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Excelentíssimo Senhor Prefeito Municipal que realize ações para combater os transmissores do mosquito da dengue e da Chikungunya em Nova Cruz/RN.</t>
   </si>
   <si>
     <t>1189</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1189/requerimento_no_181_-_2023.pdf</t>
+    <t>http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1189/requerimento_no_181_-_2023.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Excelentíssimo Senhor Prefeito Municipal, de acordo com a lei Paulo Gustavo, quais foram os critérios adotados para participação e o motivo pelo qual o resultado foi revogado.</t>
   </si>
   <si>
     <t>1190</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1190/requerimento_no_182_-_2023.pdf</t>
+    <t>http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1190/requerimento_no_182_-_2023.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Ilustríssimo Senhor Secretário Municipal de Serviços Urbanos, Transportes e Obras Públicas a limpeza e roçagem das margens das estradas rurais nas comunidades de Lagoa Verde, Lagoa da Mata e Carnaúbas.</t>
   </si>
   <si>
     <t>1191</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1191/requerimento_no_183_-_2023.pdf</t>
+    <t>http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1191/requerimento_no_183_-_2023.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Excelentíssimo Senhor Prefeito Municipal a construção de uma quadra poliesportiva na comunidade do Trigueiro.</t>
   </si>
   <si>
     <t>1192</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1192/requerimento_no_184_-_2023.pdf</t>
+    <t>http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1192/requerimento_no_184_-_2023.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Excelentíssimo Senhor Prefeito Municipal e ao Ilustríssimo Sr. Secretário Municipal de Infraestrutura a demolição da escola abandonada, situada na comunidade rural Lajedo da Onça, e o reaproveitamento do espaço na realização de ações em prol da comunidade</t>
   </si>
   <si>
     <t>1193</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
     <t>Maria de Fátima, Victor Guerra</t>
   </si>
   <si>
-    <t>https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1193/requerimento_no_185-_2023.pdf</t>
+    <t>http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1193/requerimento_no_185-_2023.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Excelentíssimo Senhor Prefeito Municipal que seja retome o projeto de elaboração do Hino Municipal de Nova Cruz/RN.</t>
   </si>
   <si>
     <t>1194</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1194/requerimento_no_186-_2023.pdf</t>
+    <t>http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1194/requerimento_no_186-_2023.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Ilustríssimo Sr. Secretário Municipal de Serviços Urbanos, Transportes e Obras Públicas que coloque placas indicativas nos limites de cada comunidade rural do município.</t>
   </si>
   <si>
     <t>1195</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1195/requerimento_no_187_-_2023.pdf</t>
+    <t>http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1195/requerimento_no_187_-_2023.pdf</t>
   </si>
   <si>
     <t>Solicitando a Excelentíssima Senhora Governadora a construção da adutora da Região Agreste Potiguar.</t>
   </si>
   <si>
     <t>1202</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1202/requerimento_no_188_-_2023.pdf</t>
+    <t>http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1202/requerimento_no_188_-_2023.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Excelentíssimo Senhor Prefeito Municipal que seja construído um Teatro Municipal.</t>
   </si>
   <si>
     <t>1203</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1203/requerimento_no_189_-_2023.pdf</t>
+    <t>http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1203/requerimento_no_189_-_2023.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Excelentíssimo Senhor Prefeito Municipal a conclusão do calçamento de três ruas do conjunto Novo Horizonte, na comunidade de Lagoa Limpa, bem como a implementação de iluminação com lâmpadas de LED nas proximidades da quadra de esportes da comunidade.</t>
   </si>
   <si>
     <t>1204</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1204/requerimento_no_190_-_2023.pdf</t>
+    <t>http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1204/requerimento_no_190_-_2023.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Excelentíssimo a Excelentíssima Senhora Governadora do Rio Grande do Norte que sejam realizadas as recuperações totais das estradas RN 120 e RN 269.</t>
   </si>
   <si>
     <t>1205</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1205/requerimento_no_191_-_2023.pdf</t>
+    <t>http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1205/requerimento_no_191_-_2023.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Ilustríssimo Senhor Secretário de Serviços Urbanos, Transportes e Obras Públicas que seja realizada a recuperação das estradas vicinais do nosso município, como Lagoa do Couro, a que passa pelo rio curimataú e também a que vai por Lagoa Limpa, estrada de Três Voltas, Lagoa do Mato e Lagoa de Serra da Lapa.</t>
   </si>
   <si>
     <t>1206</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1206/requerimento_no_192_-_2023.pdf</t>
+    <t>http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1206/requerimento_no_192_-_2023.pdf</t>
   </si>
   <si>
     <t>Solicitando ao CONSELHO MUNICIPAL DOS DIREITOS DA CRIANÇA E DO ADOLESCENTE DO MUNICÍPIO DE NOVA CRUZ/RN que sejam realizadas melhores divulgações sobre Pleito de escolha do Conselho Tutelar do nosso município.</t>
   </si>
   <si>
     <t>1207</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1207/requerimento_no_193_-_2023.pdf</t>
+    <t>http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1207/requerimento_no_193_-_2023.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Excelentíssimo Senhor Prefeito Municipal e ao Ilustríssimo Sr. Secretário Municipal de Infraestrutura a construção de uma praça pública com academia para a comunidade de Lajedo da Onça.</t>
   </si>
   <si>
     <t>1208</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1208/requerimento_no_194_-_2023.pdf</t>
+    <t>http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1208/requerimento_no_194_-_2023.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Ilustríssimo Senhor Secretário Municipal de Serviços Urbanos, Transportes e Obras Públicas e ao Ilustríssimo Sr. Secretário Municipal de Infraestrutura que seja feito a recuperação das estradas das comunidades de Lagoa do Lima, Capim-açu e Juriti.</t>
   </si>
   <si>
     <t>1209</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1209/requerimento_no_195_-_2023.pdf</t>
+    <t>http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1209/requerimento_no_195_-_2023.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Excelentíssimo Senhor Prefeito Municipal que seja feito a complementação do calçamento da Rua Zacarias Barbosa, no Bairro Antônio Peixoto.</t>
   </si>
   <si>
     <t>1210</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1210/requerimento_no_196_-_2023.pdf</t>
+    <t>http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1210/requerimento_no_196_-_2023.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Ilustríssimo Senhor Secretário Municipal de Serviços Urbanos, Transportes e Obras Públicas que sejam tomadas providências para o conserto das passagens dos sítios, principalmente do Sítio Catolé.</t>
   </si>
   <si>
     <t>1211</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1211/requerimento_no_197_-_2023.pdf</t>
+    <t>http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1211/requerimento_no_197_-_2023.pdf</t>
   </si>
   <si>
     <t>Solicitando a Ilustríssima Senhora Secretária Municipal de Saúde que seja enviado para a Câmara Municipal a relação da lista de espera de consultas, exames e cirurgias.</t>
   </si>
   <si>
     <t>1212</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1212/requerimento_no_198_-_2023.pdf</t>
+    <t>http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1212/requerimento_no_198_-_2023.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Excelentíssimo Senhor Prefeito Municipal informações sobre a empresa que está fazendo a reconstrução da praça em frente à Escola Estadual Getúlio Vargas e qual o valor da obra, visto que não tem nenhuma placa publicitária informativa referente a obra.</t>
   </si>
   <si>
     <t>1213</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1213/requerimento_no_199_-_2023.pdf</t>
+    <t>http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1213/requerimento_no_199_-_2023.pdf</t>
   </si>
   <si>
     <t>Solicitando à MESA DIRETORA DA CÂMARA MUNICIPAL DE NOVA CRUZ/RN que forme uma comissão da saúde para visitas ao hospital e aos postos de saúde.</t>
   </si>
   <si>
     <t>1214</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
     <t>Solicitando ao Ilustríssimo Senhor Secretário Municipal de Cultura e Turismo convocando o mesmo para que junto com vereadores, e mais interessados, discutam a lei Paulo Gustavo e seus critérios de contemplação.</t>
   </si>
   <si>
     <t>1216</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1216/requerimento_no_201_-_2023.pdf</t>
+    <t>http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1216/requerimento_no_201_-_2023.pdf</t>
   </si>
   <si>
     <t>Solicitando a Ilustríssima Sra. Secretária Municipal de Educação a manutenção de toda a frota de transporte escolar do município.</t>
   </si>
   <si>
     <t>1217</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1217/requerimento_no_202_-_2023.pdf</t>
+    <t>http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1217/requerimento_no_202_-_2023.pdf</t>
   </si>
   <si>
     <t>Solicitando a Ilustríssima Sra. Secretária Municipal de Educação que disponibilize um transporte público para os universitários que cursam faculdade na Paraíba.</t>
   </si>
   <si>
     <t>1218</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1218/requerimento_no_203_-_2023.pdf</t>
+    <t>http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1218/requerimento_no_203_-_2023.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Ilustríssimo Sr. Secretário de Serviços Urbanos, Transportes e Obras Públicas a iluminação e o calçamento para a rua Kalyne Ventura, localizada no conjunto habitacional Luiz Moreira Neto.</t>
   </si>
   <si>
     <t>1219</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1219/requerimento_no_204_-_2023.pdf</t>
+    <t>http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1219/requerimento_no_204_-_2023.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Ilustríssimo Sr. Secretário de Serviços Urbanos, Transportes e Obras Públicas o calçamento, a drenagem e a iluminação na rua Marcio Marinho, localizada no bairro Planalto.</t>
   </si>
   <si>
     <t>1274</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1274/requerimento_no_205_-_2023.pdf</t>
+    <t>http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1274/requerimento_no_205_-_2023.pdf</t>
   </si>
   <si>
     <t>Requer nos termos do art. 152 do Regimento Interno, a liberação da Câmara Municipal, para ser realizada a Audiência Pública da Assembleia legislativa do Estado do Rio Grande do Norte, acerca do abastecimento de água da nossa cidade Nova Cruz/RN, no dia 17/11/2023 sexta-feira, no período matutino.</t>
   </si>
   <si>
     <t>950</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
-    <t>https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/950/indicacao_01_-_2023.pdf</t>
+    <t>http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/950/indicacao_01_-_2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Prefeito Municipal a realização de uma parceria com o SEBRAE para que seja implantado o Programa Genética e Leite para os pequenos criadores de bovinos da cidade.</t>
   </si>
   <si>
     <t>990</t>
   </si>
   <si>
-    <t>https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/990/indicacao_02_-_2023.pdf</t>
+    <t>http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/990/indicacao_02_-_2023.pdf</t>
   </si>
   <si>
     <t>Indica que seja disponibilizado um transporte escolar para levar os alunos à faculdade FACISA, em Santa Cruz/RN, nas segundas-feiras assim como também para traze- lós nas sextas-feiras.</t>
   </si>
   <si>
     <t>1011</t>
   </si>
   <si>
-    <t>https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1011/indicacao_03_-_2023.pdf</t>
+    <t>http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1011/indicacao_03_-_2023.pdf</t>
   </si>
   <si>
     <t>Indica que todas as praças que estão em reforma tenham uma área de espaço Pet.</t>
   </si>
   <si>
     <t>1012</t>
   </si>
   <si>
-    <t>https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1012/indicacao_04_-_2023.pdf</t>
+    <t>http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1012/indicacao_04_-_2023.pdf</t>
   </si>
   <si>
     <t>Indica que identifique os alunos da rede municipal com baixa visão ou cegueira total e providencie ajuda com material escolar específico, professor de braile, tratamento e óculos.</t>
   </si>
   <si>
     <t>1014</t>
   </si>
   <si>
-    <t>https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1014/indicacao_05_-_2023.pdf</t>
+    <t>http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1014/indicacao_05_-_2023.pdf</t>
   </si>
   <si>
     <t>Indica a possibilidade de abrir um anexo de uma Unidade Básica de Saúde (UBS), no prédio desativado da escola Antônio Arruda Câmara, localizado na comunidade de Lagoa Limpa do Fernando.</t>
   </si>
   <si>
     <t>1038</t>
   </si>
   <si>
-    <t>https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1038/indicacao_06_-_2023.pdf</t>
+    <t>http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1038/indicacao_06_-_2023.pdf</t>
   </si>
   <si>
     <t>Indica a implementação de parques públicos em terrenos inutilizados e criação de um parque municipal arborizado.</t>
   </si>
   <si>
     <t>1089</t>
   </si>
   <si>
     <t>Victor Guerra, Maria de Fátima, Tiago da Costa de Araújo (Tiago Araújo)</t>
   </si>
   <si>
-    <t>https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1089/indicacao_07_-_2023.pdf</t>
+    <t>http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1089/indicacao_07_-_2023.pdf</t>
   </si>
   <si>
     <t>Indica um projeto para estruturação e revitalização das margens do Rio Curimataú, mais precisamente nos trechos do início da ponte até a rua Campo Santo e da outra margem do início da ponte até o bairro Santa Luzia. Com a implementação de calçamento, calçadão, arborização e iluminação.</t>
   </si>
   <si>
     <t>1101</t>
   </si>
   <si>
-    <t>https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1101/indicacao_08_-_2023.pdf</t>
+    <t>http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1101/indicacao_08_-_2023.pdf</t>
   </si>
   <si>
     <t>Indica que sejam colocadas Câmeras nas entradas e_x000D_
 proximidades do cemitério local do nosso município.</t>
   </si>
   <si>
     <t>1102</t>
   </si>
   <si>
-    <t>https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1102/indicacao_09_-_2023.pdf</t>
+    <t>http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1102/indicacao_09_-_2023.pdf</t>
   </si>
   <si>
     <t>Indica a criação de um Conselho Municipal de Segurança_x000D_
 Pública com o intuito de melhorar a segurança do município de Nova_x000D_
 Cruz/RN e propor diretrizes para prevenir e conter a violência e a_x000D_
 criminalidade.</t>
   </si>
   <si>
     <t>1118</t>
   </si>
   <si>
-    <t>https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1118/indicacao_10-_2023.pdf</t>
+    <t>http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1118/indicacao_10-_2023.pdf</t>
   </si>
   <si>
     <t>Indica a Instituição ou Criação de um aplicativo como o Cidade Digital.</t>
   </si>
   <si>
     <t>1215</t>
   </si>
   <si>
-    <t>https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1215/indicacao_no_11_-_2023.pdf</t>
+    <t>http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1215/indicacao_no_11_-_2023.pdf</t>
   </si>
   <si>
     <t>Indica a implementação do Saneamento Rural do nosso município.</t>
   </si>
   <si>
     <t>1220</t>
   </si>
   <si>
     <t>Aluísio Soares de Sena (Aluísio Sena), Victor Guerra</t>
   </si>
   <si>
-    <t>https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1220/indicacao_no_12_-_2023.pdf</t>
+    <t>http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1220/indicacao_no_12_-_2023.pdf</t>
   </si>
   <si>
     <t>Sugerindo ao Excelentíssimo Senhor Prefeito que seja dado continuidade ao calçamento da Rua José Batista da Silva, localizada no bairro Santa Maria Goretti, neste município.</t>
   </si>
   <si>
     <t>1221</t>
   </si>
   <si>
-    <t>https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1221/indicacao_no_13_-_2023.pdf</t>
+    <t>http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1221/indicacao_no_13_-_2023.pdf</t>
   </si>
   <si>
     <t>Sugerindo ao Ilustríssimo Sr. Secretário Municipal de Serviços Urbanos, Transportes e Obras Públicas que seja feito o calçamento na comunidade Assentamento José Rodrigues Sobrinho, neste município.</t>
   </si>
   <si>
     <t>1222</t>
   </si>
   <si>
-    <t>https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1222/indicacao_no_14_-_2023.pdf</t>
+    <t>http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1222/indicacao_no_14_-_2023.pdf</t>
   </si>
   <si>
     <t>Sugerindo ao Excelentíssimo Senhor Prefeito e ao Ilustríssimo Senhor Secretário Municipal de Serviços Urbanos, Transportes e Obras Públicas que vejam a possibilidade de fazer o Serviço de Pavimentação em paralelepípedo e a implantação das Luminárias de Led nas estradas que dão acesso aos Sítios Xique-xique e Jatobá.</t>
   </si>
   <si>
     <t>1223</t>
   </si>
   <si>
-    <t>https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1223/indicacao_no_15_-_2023.pdf</t>
+    <t>http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1223/indicacao_no_15_-_2023.pdf</t>
   </si>
   <si>
     <t>Sugerindo a Excelentíssima Senhora Governadora do Rio Grande do Norte que seja implantada uma delegacia de maus tratos aos animais e crimes ambientais no município de Nova Cruz/RN.</t>
   </si>
   <si>
     <t>1224</t>
   </si>
   <si>
-    <t>https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1224/indicacao_no_16_-_2023.pdf</t>
+    <t>http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1224/indicacao_no_16_-_2023.pdf</t>
   </si>
   <si>
     <t>Sugerindo ao Excelentíssimo Senhor Prefeito que seja feita a doação do terreno da antiga Apami, localizado próximo ao CCI, ao grupo dos escoteiros de Nova Cruz.</t>
   </si>
   <si>
     <t>1225</t>
   </si>
   <si>
-    <t>https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1225/indicacao_no_17_-_2023.pdf</t>
+    <t>http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1225/indicacao_no_17_-_2023.pdf</t>
   </si>
   <si>
     <t>Sugerindo ao Ilustríssimo Secretário Municipal de Serviços Urbanos, Transportes e Obras Públicas que o transporte escolar, que levam os alunos das comunidades de Arisco e Três Voltas e finaliza até Lagoa de Serra, passe a ir até o final da comunidade de Três Voltas.</t>
   </si>
   <si>
     <t>1226</t>
   </si>
   <si>
     <t>Marione de Alburqueque Moreira (Marione Moreira), Anne Gabriela Moreira de Souza Melo (Gabi Melo)</t>
   </si>
   <si>
-    <t>https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1226/indicacao_no_18_-_2023.pdf</t>
+    <t>http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1226/indicacao_no_18_-_2023.pdf</t>
   </si>
   <si>
     <t>Sugerindo ao Excelentíssimo Senhor Prefeito que seja enviado para a casa legislativa, o Projeto de Lei que institui o pagamento do piso salarial dos profissionais da enfermagem.</t>
   </si>
   <si>
     <t>1227</t>
   </si>
   <si>
-    <t>https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1227/indicacao_no_19_-_2023.pdf</t>
+    <t>http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1227/indicacao_no_19_-_2023.pdf</t>
   </si>
   <si>
     <t>Sugerindo ao Excelentíssimo Senhor Prefeito que seja feito o calçamento da rua Severino Freire Barbosa, localizada no bairro Planalto.</t>
   </si>
   <si>
     <t>1228</t>
   </si>
   <si>
-    <t>https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1228/indicacao_no_20_-_2023.pdf</t>
+    <t>http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1228/indicacao_no_20_-_2023.pdf</t>
   </si>
   <si>
     <t>Sugerindo ao Ilustríssimo Secretário de Serviços Urbanos, Transportes e Obras Públicas que seja realizado o serviço de capinagem e limpeza da praça da comunidade de Lagoa de Serra, deste Município.</t>
   </si>
   <si>
     <t>1229</t>
   </si>
   <si>
     <t>Manga Rosa, Marione de Alburqueque Moreira (Marione Moreira), Mateus Catolé, Victor Guerra</t>
   </si>
   <si>
-    <t>https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1229/indicacao_no_21-_2023.pdf</t>
+    <t>http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1229/indicacao_no_21-_2023.pdf</t>
   </si>
   <si>
     <t>Sugerindo a Excelentíssima Senhora Governadora do Rio Grande do Norte que sejam construídas Casas Populares através do Programa do Governo Federal “Minha Casa, Minha Vida” para o município de Nova Cruz/RN.</t>
   </si>
   <si>
     <t>1230</t>
   </si>
   <si>
-    <t>https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1230/indicacao_no_22-_2023.pdf</t>
+    <t>http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1230/indicacao_no_22-_2023.pdf</t>
   </si>
   <si>
     <t>Sugerindo a Excelentíssima Senhora Governadora do Rio Grande do Norte que que seja contratado o serviço de abastecimento de água através do Carro-Pipa.</t>
   </si>
   <si>
     <t>1231</t>
   </si>
   <si>
-    <t>https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1231/indicacao_no_23-_2023.pdf</t>
+    <t>http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1231/indicacao_no_23-_2023.pdf</t>
   </si>
   <si>
     <t>Sugerindo ao Excelentíssimo Senhor Prefeito e a Senhora Secretária Municipal de Educação que aumente o número de salas de aula da Escola da Comunidade Conceição, neste município.</t>
   </si>
   <si>
     <t>1232</t>
   </si>
   <si>
-    <t>https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1232/indicacao_no_24-_2023.pdf</t>
+    <t>http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1232/indicacao_no_24-_2023.pdf</t>
   </si>
   <si>
     <t>Sugerindo ao Secretário Municipal de Juventude, Esporte e Lazer que seja feita a limpeza e roçagem dos campos de futebol do nosso município.</t>
   </si>
   <si>
     <t>1233</t>
   </si>
   <si>
-    <t>https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1233/indicacao_no_25_-_2023_.pdf</t>
+    <t>http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1233/indicacao_no_25_-_2023_.pdf</t>
   </si>
   <si>
     <t>Sugerindo ao Excelentíssimo Senhor Prefeito Municipal que seja feito o calçamento da estrada que liga a igreja do Catolé até a RN-120.</t>
   </si>
   <si>
     <t>1241</t>
   </si>
   <si>
-    <t>https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1241/ata_da_26a_sessao_ordinaria_-_14_setembro_2023.pdf</t>
+    <t>http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1241/ata_da_26a_sessao_ordinaria_-_14_setembro_2023.pdf</t>
   </si>
   <si>
     <t>Sugerindo ao Ilustríssimo Secretário Municipal de Serviços Urbanos, Transportes e Obras Públicas a conclusão da pavimentação do bairro Vista do Sol e do bairro Portal, neste município.</t>
   </si>
   <si>
     <t>1242</t>
   </si>
   <si>
-    <t>https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1242/indicacao_no_27_-_2023.pdf</t>
+    <t>http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1242/indicacao_no_27_-_2023.pdf</t>
   </si>
   <si>
     <t>Sugerindo a Ilustríssima Secretária de Saúde que seja enviada a esta Casa Legislativa, explicações sobre o que aconteceu com o posto de saúde de Três Voltas, visto que o mesmo foi inaugurado recentemente e se encontra com alguns equipamentos em falta, como, ar condicionado, balança, refrigerador para vacinas, fogão e bebedouro.</t>
   </si>
   <si>
     <t>1243</t>
   </si>
   <si>
-    <t>https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1243/indicacao_no_28_-_2023.pdf</t>
+    <t>http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1243/indicacao_no_28_-_2023.pdf</t>
   </si>
   <si>
     <t>Sugerindo ao Excelentíssimo Senhor Prefeito que venha ser feito o calçamento da rua José Batista, localizada no bairro São Judas, neste Município.</t>
   </si>
   <si>
     <t>1244</t>
   </si>
   <si>
-    <t>https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1244/indicacao_no_29_-_2023.pdf</t>
+    <t>http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1244/indicacao_no_29_-_2023.pdf</t>
   </si>
   <si>
     <t>Sugerindo ao Excelentíssimo Senhor Prefeito Municipal que venha ser feito o calçamento da rua João Balbino, localizada no bairro do Planalto, neste Município.</t>
   </si>
   <si>
     <t>1245</t>
   </si>
   <si>
-    <t>https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1245/indicacao_no_30-_2023.pdf</t>
+    <t>http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1245/indicacao_no_30-_2023.pdf</t>
   </si>
   <si>
     <t>Sugerindo ao Ilustríssimo Secretário Municipal de Serviços Urbanos, Transportes e Obras Públicas que seja reacendido as faixas de pedestres dos semáforos, como também as localizadas em frente ao Supercop, e as Escolas Nestor Marinho e Alberto Maranhão, neste Município.</t>
   </si>
   <si>
     <t>1246</t>
   </si>
   <si>
-    <t>https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1246/indicacao_no_31_-_2023.pdf</t>
+    <t>http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1246/indicacao_no_31_-_2023.pdf</t>
   </si>
   <si>
     <t>Sugerindo ao Excelentíssimo Senhor Prefeito que seja colocada iluminação em led na rua José Bonifácio, localizada por trás do campo São Sebastião.</t>
   </si>
   <si>
     <t>1247</t>
   </si>
   <si>
-    <t>https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1247/indicacao_no_32-_2023.pdf</t>
+    <t>http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1247/indicacao_no_32-_2023.pdf</t>
   </si>
   <si>
     <t>Sugerindo ao Excelentíssimo Senhor Prefeito que seja feita a ligação elétrica dos poços tubulares que estão perfurados e instalados de todo nosso município.</t>
   </si>
   <si>
     <t>1248</t>
   </si>
   <si>
-    <t>https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1248/indicacao_no_33-_2023.pdf</t>
+    <t>http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1248/indicacao_no_33-_2023.pdf</t>
   </si>
   <si>
     <t>Sugerindo ao Ilustríssimo Sr. Secretário Municipal de Planejamento e Meio Ambiente que a coleta de lixo seja ampliada, intensificada e melhorada no bairro do Planalto.</t>
   </si>
   <si>
     <t>1249</t>
   </si>
   <si>
-    <t>https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1249/indicacao_no_34-_2023.pdf</t>
+    <t>http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1249/indicacao_no_34-_2023.pdf</t>
   </si>
   <si>
     <t>Sugerindo ao Excelentíssimo Senhor Prefeito Municipal que seja implantado no município um programa de doação de terreno para construção de residência à população carente.</t>
   </si>
   <si>
     <t>1250</t>
   </si>
   <si>
-    <t>https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1250/indicacao_no_35-_2023.pdf</t>
+    <t>http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1250/indicacao_no_35-_2023.pdf</t>
   </si>
   <si>
     <t>Sugerindo ao Excelentíssimo Senhor Prefeito Municipal que seja construída uma maternidade pública na cidade de Nova Cruz/RN.</t>
   </si>
   <si>
     <t>1251</t>
   </si>
   <si>
-    <t>https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1251/indicacao_no_36-_2023.pdf</t>
+    <t>http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1251/indicacao_no_36-_2023.pdf</t>
   </si>
   <si>
     <t>Sugerindo ao Excelentíssimo Senhor Prefeito Municipal a conclusão do saneamento básico no município.</t>
   </si>
   <si>
     <t>1254</t>
   </si>
   <si>
-    <t>https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1254/indicacao_no_37_-_2023.pdf</t>
+    <t>http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1254/indicacao_no_37_-_2023.pdf</t>
   </si>
   <si>
     <t>Sugerindo ao Diretor Geral do Departamento Estadual de Trânsito que seja elaborada uma maneira de conter o tráfego em alta velocidade de veículos, no cruzamento entre as ruas Georgino Avelino e Conego Luiz Adolfo, neste município.</t>
   </si>
   <si>
     <t>1264</t>
   </si>
   <si>
-    <t>https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1264/indicacao_no_38_-_2023.pdf</t>
+    <t>http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1264/indicacao_no_38_-_2023.pdf</t>
   </si>
   <si>
     <t>Sugerindo ao Excelentíssimo Sr. Prefeito Municipal que seja intensificado a coleta de lixo no município e distribuído recipientes para armazená-los no período entre as coletas.</t>
   </si>
   <si>
     <t>1265</t>
   </si>
   <si>
-    <t>https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1265/indicacao_no_39_-_2023.pdf</t>
+    <t>http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1265/indicacao_no_39_-_2023.pdf</t>
   </si>
   <si>
     <t>Sugerindo ao Excelentíssimo Sr. Prefeito Municipal que seja feita a conclusão do calçamento das ruas: Júlia Barbosa, Francisco Caetano Filho e Presidente Getúlio Vargas, neste município.</t>
   </si>
   <si>
     <t>1266</t>
   </si>
   <si>
-    <t>https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1266/indicacao_no_40_-_2023.pdf</t>
+    <t>http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1266/indicacao_no_40_-_2023.pdf</t>
   </si>
   <si>
     <t>Sugerindo ao Excelentíssimo Sr. Prefeito Municipal e ao Ilustríssimo Sr. Secretário de Serviços Urbanos, Transportes e Obras Públicas, que antes de entregar a obra do Sitio Trigueiro, seja feito o serviço de varredura das ruas que foram recentemente calçadas e o serviço de pintura do meio-fio.</t>
   </si>
   <si>
     <t>1267</t>
   </si>
   <si>
-    <t>https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1267/indicacao_no_41_-_2023.pdf</t>
+    <t>http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1267/indicacao_no_41_-_2023.pdf</t>
   </si>
   <si>
     <t>Sugerindo ao Excelentíssimo Sr. Prefeito Municipal que sejam construídas Lombo-faixas na frente dos Bancos e Escolas deste Município.</t>
   </si>
   <si>
     <t>1268</t>
   </si>
   <si>
-    <t>https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1268/indicacao_no_42_-_2023.pdf</t>
+    <t>http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1268/indicacao_no_42_-_2023.pdf</t>
   </si>
   <si>
     <t>Sugerindo ao Excelentíssimo Sr. Prefeito Municipal que seja construída uma praça pública no Bairro São Judas Tadeu, neste município.</t>
   </si>
   <si>
     <t>1269</t>
   </si>
   <si>
-    <t>https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1269/indicacao_no_43_-_2023.pdf</t>
+    <t>http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1269/indicacao_no_43_-_2023.pdf</t>
   </si>
   <si>
     <t>Sugerindo ao Ilustríssimo Senhor Secretário de Serviços Urbanos, Transportes e Obras Públicas que sejam tomadas providências quanto ao fogo que está sendo ateado no aterro do lixão.</t>
   </si>
   <si>
     <t>1271</t>
   </si>
   <si>
     <t>Patrícia Maria de Lima Silva (Patrícia Lima), Álisson de Barão</t>
   </si>
   <si>
-    <t>https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1271/indicacao_no_44_-_2023.pdf</t>
+    <t>http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1271/indicacao_no_44_-_2023.pdf</t>
   </si>
   <si>
     <t>Sugerindo ao Ilustríssimo Secretário de Serviços Urbanos, Transportes e Obras Públicas que realize o serviço de restauração da rua Alberto Maranhão, mais precisamente, ao lado do campo São Sebastião.</t>
   </si>
   <si>
     <t>1272</t>
   </si>
   <si>
-    <t>https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1272/indicacao_no_45_-_2023.pdf</t>
+    <t>http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1272/indicacao_no_45_-_2023.pdf</t>
   </si>
   <si>
     <t>Sugerindo ao Excelentíssimo Prefeito e ao Ilustríssimo Secretário de Serviços Urbanos, Transportes e Obras Públicas, que disponibilizem um caminhão coletor de lixo para as comunidade Xique-Xique e Jatobá, neste município.</t>
   </si>
   <si>
     <t>1273</t>
   </si>
   <si>
-    <t>https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1273/indicacao_no_46_-_2023.pdf</t>
+    <t>http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1273/indicacao_no_46_-_2023.pdf</t>
   </si>
   <si>
     <t>Sugerindo a Ilustríssima Secretária Municipal de Saúde, e ao Ilustríssimo Secretário Municipal de Juventude, Esporte e Lazer, que realizem um projeto de incentivo a prática de esportes e combate ao sedentarismo, bem como, que promova a realização de exames cardiológicos, atuando de forma preventiva, para a população.</t>
   </si>
   <si>
     <t>1279</t>
   </si>
   <si>
-    <t>https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1279/indicacao_no_47_-_2023.pdf</t>
+    <t>http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1279/indicacao_no_47_-_2023.pdf</t>
   </si>
   <si>
     <t>Sugerindo ao Excelentíssimo Prefeito que seja feito um estudo de viabilidade para doação de um terreno para a Igreja Renovada Batista do Brasil, deste município.</t>
   </si>
   <si>
     <t>1280</t>
   </si>
   <si>
-    <t>https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1280/indicacao_no_48-_2023.pdf</t>
+    <t>http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1280/indicacao_no_48-_2023.pdf</t>
   </si>
   <si>
     <t>Sugerindo ao Excelentíssimo Prefeito Municipal, e ao Ilustríssimo Secretário Municipal de Juventude, Esporte e Lazer que realizem a substituição das tabelas de basquete da quadra Prefeito Ormildo Mattos e da quadra localizada por trás do Ginásio Poliesportivo Giovanna de Azevedo Targino.</t>
   </si>
   <si>
     <t>1281</t>
   </si>
   <si>
-    <t>https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1281/indicacao_no_49-_2023.pdf</t>
+    <t>http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1281/indicacao_no_49-_2023.pdf</t>
   </si>
   <si>
     <t>Sugerindo ao Ilustríssimo Secretário Municipal de Serviços Urbanos, Transportes e Obras Públicas e a Ilustríssima Secretária Municipal de Educação, que vejam a situação do Ônibus que transporta os alunos das comunidades de Conceição, Assentamento, Trigueiro, Lagoa de Serra e Fortaleza, pois conforme os relatos da população, o transporte não está em condições pertinentes para transitar.</t>
   </si>
   <si>
     <t>1282</t>
   </si>
   <si>
-    <t>https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1282/indicacao_no_50_-_2023.pdf</t>
+    <t>http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1282/indicacao_no_50_-_2023.pdf</t>
   </si>
   <si>
     <t>Sugerindo ao Excelentíssimo Prefeito Municipal que sejam feitas ações para combater a situação dos animais de rua, que estão sendo abandonados constantemente.</t>
   </si>
   <si>
     <t>1283</t>
   </si>
   <si>
-    <t>https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1283/indicacao_no_51-_2023.pdf</t>
+    <t>http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1283/indicacao_no_51-_2023.pdf</t>
   </si>
   <si>
     <t>Sugerindo ao Excelentíssimo Prefeito Municipal que seja realizada a criação de ciclovias e a devida sinalização das principais ruas da cidade.</t>
   </si>
   <si>
     <t>1284</t>
   </si>
   <si>
-    <t>https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1284/indicacao_no_52-_2023.pdf</t>
+    <t>http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1284/indicacao_no_52-_2023.pdf</t>
   </si>
   <si>
     <t>Sugerindo ao Ilustríssimo Secretário Municipal de Serviços Urbanos, Transportes e Obras Públicas que seja feita a manutenção da iluminação pública na comunidade de Lagoa da Mata, neste município.</t>
   </si>
   <si>
     <t>1285</t>
   </si>
   <si>
-    <t>https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1285/indicacao_no_53-_2023.pdf</t>
+    <t>http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1285/indicacao_no_53-_2023.pdf</t>
   </si>
   <si>
     <t>Sugerindo ao Excelentíssimo Prefeito Municipal que seja construída uma praça de alimentação e venda de artesanato no nosso município.</t>
   </si>
   <si>
     <t>1289</t>
   </si>
   <si>
-    <t>https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1289/indicacao_no_54_-_2023.pdf</t>
+    <t>http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1289/indicacao_no_54_-_2023.pdf</t>
   </si>
   <si>
     <t>Sugerindo ao Ilustríssimo Secretário Municipal de Serviços Urbanos, Transportes e Obras Públicas que o carro que coleta o lixo na comunidade de Lagoa dos Currais não passe só na via principal, mas também nas demais ruas, por exemplo, no caminho que vai para o antigo bar da galega.</t>
   </si>
   <si>
     <t>1291</t>
   </si>
   <si>
-    <t>https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1291/indicacao_no_55.pdf</t>
+    <t>http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1291/indicacao_no_55.pdf</t>
   </si>
   <si>
     <t>Sugerindo ao Excelentíssimo Prefeito Municipal que seja feita a pavimentação asfáltica da Rua José Batista da Silva, neste município.</t>
   </si>
   <si>
     <t>1292</t>
   </si>
   <si>
-    <t>https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1292/indicacao_no_56.pdf</t>
+    <t>http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1292/indicacao_no_56.pdf</t>
   </si>
   <si>
     <t>Sugerindo ao Excelentíssimo Prefeito Municipal que seja feito a manutenção e os reparos necessários na pista de skate do município.</t>
   </si>
   <si>
     <t>1293</t>
   </si>
   <si>
-    <t>https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1293/indicacao_no_57_.pdf</t>
+    <t>http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1293/indicacao_no_57_.pdf</t>
   </si>
   <si>
     <t>Sugerindo ao Ilustríssimo Secretário Municipal de Serviços Urbanos, Transportes e Obras Públicas e ao Ilustríssimo Secretário de Planejamento e Meio Ambiente que seja feito a limpeza e a capinagem de todas as ruas e espaços públicos da comunidade de Lagoa Limpa.</t>
   </si>
   <si>
     <t>1330</t>
   </si>
   <si>
     <t>Juninho Salú, Álisson de Barão, Victor Guerra</t>
   </si>
   <si>
-    <t>https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1330/indicacao_no_58_-_2023_.pdf</t>
+    <t>http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1330/indicacao_no_58_-_2023_.pdf</t>
   </si>
   <si>
     <t>sugerindo ao Excelentíssimo Prefeito Municipal que seja construído um centro de controle de zoonoses, neste município.</t>
   </si>
   <si>
     <t>1331</t>
   </si>
   <si>
-    <t>https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1331/indicacao_no_59_-_2023.pdf</t>
+    <t>http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1331/indicacao_no_59_-_2023.pdf</t>
   </si>
   <si>
     <t>Sugerindo ao Excelentíssimo Prefeito Municipal que seja construído um espaço de lazer para os servidores públicos de Nova Cruz/RN.</t>
   </si>
   <si>
     <t>1332</t>
   </si>
   <si>
-    <t>https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1332/indicacao_no_60_-_2023_.pdf</t>
+    <t>http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1332/indicacao_no_60_-_2023_.pdf</t>
   </si>
   <si>
     <t>Sugerindo ao Excelentíssimo Prefeito Municipal que seja feita a complementação do calçamento da rua Josefa Soares, no bairro Planalto.</t>
   </si>
   <si>
     <t>1333</t>
   </si>
   <si>
-    <t>https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1333/indicacao_no_61_-_2023_.pdf</t>
+    <t>http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1333/indicacao_no_61_-_2023_.pdf</t>
   </si>
   <si>
     <t>Sugerindo ao Excelentíssimo Prefeito Municipal que seja realizada as reformas e manutenções de todas as paradas de ônibus do município.</t>
   </si>
   <si>
     <t>1334</t>
   </si>
   <si>
-    <t>https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1334/indicacao_no_62_-_2023.pdf</t>
+    <t>http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1334/indicacao_no_62_-_2023.pdf</t>
   </si>
   <si>
     <t>Sugerindo ao Ilustríssimo Senhor Diretor do DER-Departamento de Estradas De Rodagens de Nova Cruz-RN que seja renovada a pintura das faixas de sinalizações e lombadas da RN-120 e RN-269, nas mediações do nosso município.</t>
   </si>
   <si>
     <t>1335</t>
   </si>
   <si>
-    <t>https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1335/indicacao_no_63_-_2023_.pdf</t>
+    <t>http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1335/indicacao_no_63_-_2023_.pdf</t>
   </si>
   <si>
     <t>Sugerindo ao Excelentíssimo Prefeito Municipal que seja feita a construção de um albergue para abrigar os moradores de rua.</t>
   </si>
   <si>
     <t>945</t>
   </si>
   <si>
     <t>MCA</t>
   </si>
   <si>
     <t>Moção de Aplausos</t>
   </si>
   <si>
-    <t>https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/945/mocao_de_aplausos_no1-2023.pdf</t>
+    <t>http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/945/mocao_de_aplausos_no1-2023.pdf</t>
   </si>
   <si>
     <t>Apresento a esta Casa Legislativa a seguinte moção de Aplausos e Parabenização à funcionária pública Tatiany Kelly Veloso da Silva, responsável pelo Laboratório do Hospital Municipal Monsenhor Pedro Moura, pelo seu relevante serviço ministrado na área da saúde no Município de Nova Cruz/RN.</t>
   </si>
   <si>
     <t>949</t>
   </si>
   <si>
-    <t>https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/949/mocao_de_aplausos_no2-2023.pdf</t>
+    <t>http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/949/mocao_de_aplausos_no2-2023.pdf</t>
   </si>
   <si>
     <t>Apresento a esta Casa Legislativa a seguinte moção de Aplausos e Parabenização à Enfermeira Paula Clivelânia Virgulino Pereira, por ser voluntária na missão do SUS com os Índios Yanomami.</t>
   </si>
   <si>
     <t>966</t>
   </si>
   <si>
-    <t>https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/966/mocao_de_aplausos_no3-2023.pdf</t>
+    <t>http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/966/mocao_de_aplausos_no3-2023.pdf</t>
   </si>
   <si>
     <t>Apresento a esta Casa Legislativa a seguinte moção de Aplausos e Parabenização ao Pastor Jeremias e à Irmã Mônica, por estarem à frente da Igreja Assembleia de Deus de Nova Cruz/RN, desejando-lhes boas-vindas.</t>
   </si>
   <si>
     <t>968</t>
   </si>
   <si>
-    <t>https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/968/mocao_de_aplausos_no4-2023.pdf</t>
+    <t>http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/968/mocao_de_aplausos_no4-2023.pdf</t>
   </si>
   <si>
     <t>Apresento a esta Casa Legislativa a seguinte moção de Aplausos e Parabenização a Senhora Adnaide de Araújo Dantas, pelo belíssimo trabalho realizado frente a coordenação da Policlínica Nossa Senhora de Fátima, na cidade de Nova Cruz/RN.</t>
   </si>
   <si>
     <t>969</t>
   </si>
   <si>
-    <t>https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/969/mocao_de_aplausos_no5-2023.pdf</t>
+    <t>http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/969/mocao_de_aplausos_no5-2023.pdf</t>
   </si>
   <si>
     <t>Apresento a esta Casa Legislativa a seguinte moção de Aplausos e Parabenização a Igreja Universal do Reino de Deus pelo aniversário de 17 anos do Templo Maior, localizado em Natal/RN.</t>
   </si>
   <si>
     <t>1039</t>
   </si>
   <si>
-    <t>https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1039/mocao_de_aplausos_no_06_-_2023.pdf</t>
+    <t>http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1039/mocao_de_aplausos_no_06_-_2023.pdf</t>
   </si>
   <si>
     <t>Apresento a V. Exa., nos termos do Regimento Interno, a presente Moção de Aplausos e Parabenização, a ser encaminhada a Jovem Samara de Araújo Silva pelo serviços prestados nesta Casa Legislativa.</t>
   </si>
   <si>
     <t>1041</t>
   </si>
   <si>
-    <t>https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1041/mocao_de_aplausos_no7-2023.pdf</t>
+    <t>http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1041/mocao_de_aplausos_no7-2023.pdf</t>
   </si>
   <si>
     <t>Apresento a V. Exa., nos termos do Regimento Interno, a presente Moção de Aplausos e Parabenização, a ser encaminhada ao pessoal efetivo do 8° Batalhão da Policia Militar e 5° Distrito de Polícia Rodoviária Estadual, em especial os componentes da Rádio Patrulha e Grupo Tático de Operações, que dobraram os plantões em caráter emergencial, resguardando a ordem nas ruas durante os ataques em onda de violência no nosso município e estado.</t>
   </si>
   <si>
     <t>1042</t>
   </si>
   <si>
-    <t>https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1042/mocao_de_aplausos_no8-2023.pdf</t>
+    <t>http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1042/mocao_de_aplausos_no8-2023.pdf</t>
   </si>
   <si>
     <t>1043</t>
   </si>
   <si>
-    <t>https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1043/mocao_de_aplausos_no9-2023.pdf</t>
+    <t>http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1043/mocao_de_aplausos_no9-2023.pdf</t>
   </si>
   <si>
     <t>Apresento a V.Exa., nos termos do Regimento Interno, a presente Moção de Aplausos e Parabenização, a ser encaminhado aos Motoristas de Transportes Escolares e Vigilantes da Secretaria de Educação do nosso município, por todo serviço prestado ao município no momento de instabilidade e insegurança durante os ataques em onda de violência.</t>
   </si>
   <si>
     <t>1044</t>
   </si>
   <si>
-    <t>https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1044/mocao_de_aplausos_no10-2023.pdf</t>
+    <t>http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1044/mocao_de_aplausos_no10-2023.pdf</t>
   </si>
   <si>
     <t>Apresento a V.Exa., nos termos do Regimento Interno, a presente Moção de Aplausos e Parabenização, a ser encaminhado aos Vigilantes da Secretaria de Serviços Urbanos, Transportes e Obras Públicas do nosso município, por todo serviço prestado ao município no momento de instabilidade e insegurança durante os ataques em onda de violência.</t>
   </si>
   <si>
     <t>1045</t>
   </si>
   <si>
-    <t>https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1045/mocao_de_aplausos_no9-2023.pdf</t>
+    <t>http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1045/mocao_de_aplausos_no9-2023.pdf</t>
   </si>
   <si>
     <t>Apresento a V.Exa., nos termos do Regimento Interno, a presente Moção de Aplausos e Parabenização, a ser encaminhado aos Vigilantes da Secretaria de Educação do nosso município, por todo serviço prestado ao município nesse momento de instabilidade e insegurança.</t>
   </si>
   <si>
     <t>1090</t>
   </si>
   <si>
     <t>Gelson Vitor, Mateus Catolé, Álisson de Barão, Aluísio Soares de Sena (Aluísio Sena), Anne Gabriela Moreira de Souza Melo (Gabi Melo), Carlos César F. de Melo (César de Augustinho), Juninho Salú, Manga Rosa, Maria de Fátima, Marione de Alburqueque Moreira (Marione Moreira), Patrícia Maria de Lima Silva (Patrícia Lima), Tiago da Costa de Araújo (Tiago Araújo), Victor Guerra</t>
   </si>
   <si>
-    <t>https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1090/mocao_de_aplausos_no12-2023.pdf</t>
+    <t>http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1090/mocao_de_aplausos_no12-2023.pdf</t>
   </si>
   <si>
     <t>Apresento a V.Exa., nos termos do Regimento Interno, a presente Moção de Aplausos e Parabenização, a ser encaminhada ao Senhor Jammes Maxwell Soares de Andrade, por sua Ordenação Diaconal Permanente, dando o seu sim ao serviço da igreja de Nosso Senhor Jesus Cristo e do povo de Deus, ocorrido no dia 03 de maio de 2023, na Catedral Metropolitana de Natal/RN, e pelos relevantes serviços de evangelização realizados em nossa paróquia.</t>
   </si>
   <si>
     <t>1091</t>
   </si>
   <si>
     <t>Gelson Vitor, Álisson de Barão, Aluísio Soares de Sena (Aluísio Sena), Anne Gabriela Moreira de Souza Melo (Gabi Melo), Carlos César F. de Melo (César de Augustinho), Juninho Salú, Manga Rosa, Maria de Fátima, Marione de Alburqueque Moreira (Marione Moreira), Mateus Catolé, Patrícia Maria de Lima Silva (Patrícia Lima), Tiago da Costa de Araújo (Tiago Araújo), Victor Guerra</t>
   </si>
   <si>
-    <t>https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1091/mocao_de_aplausos_no13-2023.pdf</t>
+    <t>http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1091/mocao_de_aplausos_no13-2023.pdf</t>
   </si>
   <si>
     <t>Apresento a V.Exa., nos termos do Regimento Interno, a presente Moção de Aplausos e Parabenização, a ser encaminhada ao Senhor José Carlos Arcelino da Silva, por sua Ordenação Diaconal Transitória, dando o seu sim ao serviço da igreja de Nosso Senhor Jesus Cristo e do povo de Deus, ocorrido no dia 03 de maio de 2023, na Catedral Metropolitana de Natal/RN.</t>
   </si>
   <si>
     <t>1125</t>
   </si>
   <si>
     <t>Juninho Salú, Álisson de Barão, Aluísio Soares de Sena (Aluísio Sena), Carlos César F. de Melo (César de Augustinho), Gelson Vitor, Manga Rosa, Maria de Fátima, Patrícia Maria de Lima Silva (Patrícia Lima), Tiago da Costa de Araújo (Tiago Araújo), Victor Guerra</t>
   </si>
   <si>
-    <t>https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1125/mocao_de_aplausos_no14-2023.pdf</t>
+    <t>http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1125/mocao_de_aplausos_no14-2023.pdf</t>
   </si>
   <si>
     <t>Apresento a V.Exa., nos termos do Regimento Interno, a presente Moção de Aplausos e Parabenização, a ser encaminhada a Senhora Myrnna Meg Santos de Araújo, diretora do Hospital Municipal Monsenhor Pedro Moura, pelo seu relevante serviço ministrado na área da saúde no município de Nova Cruz.</t>
   </si>
   <si>
     <t>1126</t>
   </si>
   <si>
     <t>Tiago da Costa de Araújo (Tiago Araújo), Álisson de Barão, Aluísio Soares de Sena (Aluísio Sena), Anne Gabriela Moreira de Souza Melo (Gabi Melo), Carlos César F. de Melo (César de Augustinho), Gelson Vitor, Juninho Salú, Manga Rosa, Maria de Fátima, Marione de Alburqueque Moreira (Marione Moreira), Mateus Catolé, Patrícia Maria de Lima Silva (Patrícia Lima), Victor Guerra</t>
   </si>
   <si>
-    <t>https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1126/mocao_de_aplausos_no15-2023.pdf</t>
+    <t>http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1126/mocao_de_aplausos_no15-2023.pdf</t>
   </si>
   <si>
     <t>Apresento a V.Exa., nos termos do Regimento Interno, a presente Moção de Aplausos e Parabenização, a ser encaminhada ao grupo Projeto Resgate pelo seu 3° aniversário.</t>
   </si>
   <si>
     <t>1131</t>
   </si>
   <si>
-    <t>https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1131/mocao_de_aplausos_no16-2023.pdf</t>
+    <t>http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1131/mocao_de_aplausos_no16-2023.pdf</t>
   </si>
   <si>
     <t>Apresento a V.Exa., nos termos do Regimento Interno, a presente Moção de Aplausos e Parabenização, a ser encaminhada a Igreja Assembleia de Deus em Nova Cruz/RN, pelo seu aniversário de 103 anos.</t>
   </si>
   <si>
     <t>1132</t>
   </si>
   <si>
-    <t>https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1132/mocao_de_aplausos_no17-2023.pdf</t>
+    <t>http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1132/mocao_de_aplausos_no17-2023.pdf</t>
   </si>
   <si>
     <t>Apresento a V.Exa., nos termos do Regimento Interno, a presente Moção de Aplausos e Parabenização, a ser encaminhada ao Deputado Federal Marcelo Crivella, pela apresentação da PEC 05/2023, que trata da imunidade tributária concedida a organizações religiosas.</t>
   </si>
   <si>
     <t>1165</t>
   </si>
   <si>
-    <t>https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1165/mocao_de_aplausos_no18-2023.pdf</t>
+    <t>http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1165/mocao_de_aplausos_no18-2023.pdf</t>
   </si>
   <si>
     <t>Apresento a V.Exa., nos termos do Regimento Interno, a presente Moção de Aplausos e Parabenização, a ser encaminhada ao Projeto Social Amigos do Planalto, que é organizado pelo senhor Rodrigo, que junto com seus parceiros fazem um belíssimo trabalho em áreas como esportes e ações sociais no bairro do Planalto.</t>
   </si>
   <si>
     <t>1166</t>
   </si>
   <si>
     <t>Aluísio Soares de Sena (Aluísio Sena), Álisson de Barão, Anne Gabriela Moreira de Souza Melo (Gabi Melo), Carlos César F. de Melo (César de Augustinho), Gelson Vitor, Juninho Salú, Manga Rosa, Maria de Fátima, Marione de Alburqueque Moreira (Marione Moreira), Mateus Catolé, Patrícia Maria de Lima Silva (Patrícia Lima), Tiago da Costa de Araújo (Tiago Araújo), Victor Guerra</t>
   </si>
   <si>
-    <t>https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1166/mocao_de_aplausos_no19-2023.pdf</t>
+    <t>http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1166/mocao_de_aplausos_no19-2023.pdf</t>
   </si>
   <si>
     <t>Apresento a V.Exa., nos termos do Regimento Interno, a presente Moção de Aplausos e Parabenização, a ser encaminhada ao Padre Aerton Sales da Cunha, pelos relevantes serviços prestados aqui na paróquia da Imaculada Conceição em Nova Cruz nos últimos 6 anos, e pela provisão canônica nos próximos 6 anos.</t>
   </si>
   <si>
     <t>1196</t>
   </si>
   <si>
-    <t>https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1196/mocao_de_aplausos_no20-2023.pdf</t>
+    <t>http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1196/mocao_de_aplausos_no20-2023.pdf</t>
   </si>
   <si>
     <t>Apresento a V.Exa., nos termos do Regimento Interno, a presente Moção de Aplausos e Parabenização, a ser encaminhada ao Grupo Patins NC pelo trabalho de incentivo a prática de esportes e ao combate ao sedentarismo.</t>
   </si>
   <si>
     <t>1197</t>
   </si>
   <si>
     <t>Victor Guerra, Carlos César F. de Melo (César de Augustinho)</t>
   </si>
   <si>
-    <t>https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1197/mocao_de_aplausos_no21-2023.pdf</t>
+    <t>http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1197/mocao_de_aplausos_no21-2023.pdf</t>
   </si>
   <si>
     <t>apresento a V.Exa., nos termos do Regimento Interno, a presente Moção de Aplausos e Parabenização, a ser encaminhada ao Senhor Ivson Marques Mandu, pelo seu destaque esportivo representando a Cidade de Nova Cruz/RN no Time de Futebol Guerreiros F.C. Eleito como melhor jogador do Campeonato de Fut7- série A- 2023 do Estado do Rio Grande do Norte.</t>
   </si>
   <si>
     <t>1198</t>
   </si>
   <si>
-    <t>https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1198/mocao_de_aplausos_no22-2023.pdf</t>
+    <t>http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1198/mocao_de_aplausos_no22-2023.pdf</t>
   </si>
   <si>
     <t>Apresento a V.Ex.ª, nos termos do Regimento Interno, a presente Moção de Aplausos e Parabenização, a ser encaminhada ao funcionário público, Ramon Peterson de Oliveira, Supervisor de Transporte da Saúde, pelo seu relevante serviço ministrado na área de transporte no município de Nova Cruz/RN.</t>
   </si>
   <si>
     <t>1235</t>
   </si>
   <si>
-    <t>https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1235/mocao_de_aplausos_no23-2023.pdf</t>
+    <t>http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1235/mocao_de_aplausos_no23-2023.pdf</t>
   </si>
   <si>
     <t>Apresento a V.Exa., nos termos do Regimento Interno, a presente Moção de Aplausos e parabenizar, a ser encaminhada ao Grupo Atalaias de Cristo que está completando 19 anos de existência, e vem desenvolvendo um trabalho evangelista social na nossa cidade.</t>
   </si>
   <si>
     <t>1252</t>
   </si>
   <si>
     <t>Patrícia Maria de Lima Silva (Patrícia Lima), Álisson de Barão, Aluísio Soares de Sena (Aluísio Sena), Anne Gabriela Moreira de Souza Melo (Gabi Melo), Carlos César F. de Melo (César de Augustinho), Gelson Vitor, Juninho Salú, Manga Rosa, Maria de Fátima, Marione de Alburqueque Moreira (Marione Moreira), Mateus Catolé, Tiago da Costa de Araújo (Tiago Araújo), Victor Guerra</t>
   </si>
   <si>
-    <t>https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1252/mocao_de_aplausos_no24-2023.pdf</t>
+    <t>http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1252/mocao_de_aplausos_no24-2023.pdf</t>
   </si>
   <si>
     <t>Apresento a V.Exa., nos termos do Regimento Interno, a presente Moção de Aplausos e Parabenização, a ser encaminhada ao Reverendíssimo Pe. Aerton Sales da Cunha pelos seus 26 anos de pároco.</t>
   </si>
   <si>
     <t>1253</t>
   </si>
   <si>
-    <t>https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1253/mocao_de_aplausos_no25-2023.pdf</t>
+    <t>http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1253/mocao_de_aplausos_no25-2023.pdf</t>
   </si>
   <si>
     <t>Apresento a V.Exa., nos termos do Regimento Interno, a presente Moção de Aplausos e Parabenização, a ser encaminhada ao Reverendíssimo Pe. Robson Paulo de Oliveira Silva pelos seus 8 anos de pároco.</t>
   </si>
   <si>
     <t>1262</t>
   </si>
   <si>
-    <t>https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1262/mocao_de_aplausos_no26-2023.pdf</t>
+    <t>http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1262/mocao_de_aplausos_no26-2023.pdf</t>
   </si>
   <si>
     <t>Apresento a V.Exa., nos termos do Regimento Interno, a presente Moção de Aplausos e parabenizar, a ser encaminhada ao grupo de motociclistas de Nova Cruz, NEW CROSS MOTOCLUB, que vem desenvolvendo um trabalho de esporte na nossa cidade.</t>
   </si>
   <si>
     <t>1341</t>
   </si>
   <si>
-    <t>https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1341/mocao_de_aplausos_no27-2023.pdf</t>
+    <t>http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1341/mocao_de_aplausos_no27-2023.pdf</t>
   </si>
   <si>
     <t>Apresento nos termos do Regimento Interno, a presente Moção de Aplausos e parabenização, a ser encaminhada ao Ilustríssimo Dr. Jonas Trajano, pelo relevante serviço prestado na área da Saúde do município de Nova Cruz.</t>
   </si>
   <si>
     <t>1344</t>
   </si>
   <si>
-    <t>https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1344/mocao_de_aplausos_no28-2023.pdf</t>
+    <t>http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1344/mocao_de_aplausos_no28-2023.pdf</t>
   </si>
   <si>
     <t>Apresento nos termos do Regimento Interno, a presente Moção de Aplausos e Parabenização, a ser encaminhada ao Excelentíssimo e Reverendíssimo Senhor Dom João Santos Cardoso, Arcebispo Metropolitano de Natal. Pela sua posse, início de seu pastoreio em nosso meio e "Boas Vindas" por sua primeira visita oficial ao município de Nova Cruz/RN.</t>
   </si>
   <si>
     <t>946</t>
   </si>
   <si>
     <t>MCP</t>
   </si>
   <si>
     <t>Moção de Pesar</t>
   </si>
   <si>
-    <t>https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/946/mocao_de_pesar_no1-2023.pdf</t>
+    <t>http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/946/mocao_de_pesar_no1-2023.pdf</t>
   </si>
   <si>
     <t>Apresento a esta Casa Legislativa a seguinte moção de Pesar a ser encaminhada aos familiares da Senhora Maria de Fátima Bezerra da Silva.</t>
   </si>
   <si>
     <t>947</t>
   </si>
   <si>
-    <t>https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/947/mocao_de_pesar_no2-2023.pdf</t>
+    <t>http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/947/mocao_de_pesar_no2-2023.pdf</t>
   </si>
   <si>
     <t>Apresento a esta Casa Legislativa a seguinte moção de Pesar a ser encaminhada aos familiares do Senhor José Emílio de Souza.</t>
   </si>
   <si>
     <t>967</t>
   </si>
   <si>
-    <t>https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/967/mocao_de_pesar_no3-2023.pdf</t>
+    <t>http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/967/mocao_de_pesar_no3-2023.pdf</t>
   </si>
   <si>
     <t>Apresento a esta Casa Legislativa a seguinte moção de Pesar a ser encaminhada aos familiares da Jovem Claudiana Costa do Nascimento Patrício.</t>
   </si>
   <si>
     <t>970</t>
   </si>
   <si>
-    <t>https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/970/mocao_de_pesar_no4-2023.pdf</t>
+    <t>http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/970/mocao_de_pesar_no4-2023.pdf</t>
   </si>
   <si>
     <t>Apresento a esta Casa Legislativa a seguinte moção de Pesar a ser encaminhada aos familiares do Senhor Francisco Amaro da Silva.</t>
   </si>
   <si>
     <t>971</t>
   </si>
   <si>
     <t>Álisson de Barão, Maria de Fátima</t>
   </si>
   <si>
-    <t>https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/971/mocao_de_pesar_no5-2023.pdf</t>
+    <t>http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/971/mocao_de_pesar_no5-2023.pdf</t>
   </si>
   <si>
     <t>Apresento a esta Casa Legislativa a seguinte moção de Pesar a ser encaminhada aos familiares da Senhora Emília Beatriz das Neves Silva Maia Pimentel.</t>
   </si>
   <si>
     <t>991</t>
   </si>
   <si>
-    <t>https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/991/mocao_de_pesar_no6-2023.pdf</t>
+    <t>http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/991/mocao_de_pesar_no6-2023.pdf</t>
   </si>
   <si>
     <t>Apresento a esta Casa Legislativa a seguinte moção de Pesar a ser encaminhada aos familiares da Senhora Maria Miriam Caetano Tavares.</t>
   </si>
   <si>
     <t>1040</t>
   </si>
   <si>
-    <t>https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1040/mocao_de_pesar_no7-2023.pdf</t>
+    <t>http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1040/mocao_de_pesar_no7-2023.pdf</t>
   </si>
   <si>
     <t>Apresento a esta Casa Legislativa a seguinte moção de Pesar a ser encaminhada aos familiares do Ex-Deputado Estadual Raimundo Nonato Pessoa Fernandes.</t>
   </si>
   <si>
     <t>1103</t>
   </si>
   <si>
-    <t>https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1103/mocao_de_pesar_no8-2023.pdf</t>
+    <t>http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1103/mocao_de_pesar_no8-2023.pdf</t>
   </si>
   <si>
     <t>Apresento a esta Casa Legislativa a seguinte moção de Pesar a ser encaminhada aos familiares da Senhora Maria Das Graça Oliveira Cruz.</t>
   </si>
   <si>
     <t>1127</t>
   </si>
   <si>
-    <t>https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1127/mocao_de_pesar_no9-2023.pdf</t>
+    <t>http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1127/mocao_de_pesar_no9-2023.pdf</t>
   </si>
   <si>
     <t>Apresento a esta Casa Legislativa a seguinte moção de Pesar a ser encaminhada aos familiares do Senhor Pedro da Costa.</t>
   </si>
   <si>
     <t>1133</t>
   </si>
   <si>
     <t>Maria de Fátima, Álisson de Barão, Aluísio Soares de Sena (Aluísio Sena), Anne Gabriela Moreira de Souza Melo (Gabi Melo), Carlos César F. de Melo (César de Augustinho), Gelson Vitor, Juninho Salú, Manga Rosa, Marione de Alburqueque Moreira (Marione Moreira), Mateus Catolé, Patrícia Maria de Lima Silva (Patrícia Lima), Tiago da Costa de Araújo (Tiago Araújo), Victor Guerra</t>
   </si>
   <si>
-    <t>https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1133/mocao_de_pesar_no10-2023.pdf</t>
+    <t>http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1133/mocao_de_pesar_no10-2023.pdf</t>
   </si>
   <si>
     <t>Apresento a esta Casa Legislativa a seguinte moção de Pesar a ser encaminhada aos familiares do Senhor Risomar Batista da Silva.</t>
   </si>
   <si>
     <t>1134</t>
   </si>
   <si>
     <t>Marione de Alburqueque Moreira (Marione Moreira), Álisson de Barão, Aluísio Soares de Sena (Aluísio Sena), Anne Gabriela Moreira de Souza Melo (Gabi Melo), Carlos César F. de Melo (César de Augustinho), Gelson Vitor, Juninho Salú, Manga Rosa, Maria de Fátima, Mateus Catolé, Patrícia Maria de Lima Silva (Patrícia Lima), Tiago da Costa de Araújo (Tiago Araújo), Victor Guerra</t>
   </si>
   <si>
-    <t>https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1134/mocao_de_pesar_no11-2023.pdf</t>
+    <t>http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1134/mocao_de_pesar_no11-2023.pdf</t>
   </si>
   <si>
     <t>Apresento a esta Casa Legislativa a seguinte moção de Pesar a ser encaminhada aos familiares da Senhora Maria de Lourdes Melo Moreira.</t>
   </si>
   <si>
     <t>1135</t>
   </si>
   <si>
-    <t>https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1135/mocao_de_pesar_no12-2023.pdf</t>
+    <t>http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1135/mocao_de_pesar_no12-2023.pdf</t>
   </si>
   <si>
     <t>Apresento a esta Casa Legislativa a seguinte moção de Pesar a ser encaminhada aos familiares da Senhora Maria de Fátima Pereira dos Santos.</t>
   </si>
   <si>
     <t>1164</t>
   </si>
   <si>
-    <t>https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1164/mocao_de_pesar_no13-2023.pdf</t>
+    <t>http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1164/mocao_de_pesar_no13-2023.pdf</t>
   </si>
   <si>
     <t>Apresento a esta Casa Legislativa a seguinte moção de Pesar a ser encaminhada aos familiares do Senhor Severino Bezerra dos Santos.</t>
   </si>
   <si>
     <t>1167</t>
   </si>
   <si>
-    <t>https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1167/mocao_de_pesar_no14-2023.pdf</t>
+    <t>http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1167/mocao_de_pesar_no14-2023.pdf</t>
   </si>
   <si>
     <t>Apresento a V.Exa., nos termos do Regimento Interno, a presente Moção de Pesar pelo falecimento do Senhor João Bosco da Costa.</t>
   </si>
   <si>
     <t>1199</t>
   </si>
   <si>
-    <t>https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1199/mocao_de_pesar_no15-2023.pdf</t>
+    <t>http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1199/mocao_de_pesar_no15-2023.pdf</t>
   </si>
   <si>
     <t>Apresento a esta Casa Legislativa a seguinte moção de Pesar a ser encaminhada aos familiares da Senhora Maria Isaura da Costa Silva.</t>
   </si>
   <si>
     <t>1200</t>
   </si>
   <si>
-    <t>https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1200/mocao_de_pesar_no16-2023.pdf</t>
+    <t>http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1200/mocao_de_pesar_no16-2023.pdf</t>
   </si>
   <si>
     <t>Apresento a V.Exa., nos termos do Regimento Interno, a presente Moção de Pesar pelo falecimento do Senhor Severino Alves Filho.</t>
   </si>
   <si>
     <t>1201</t>
   </si>
   <si>
     <t>Mateus Catolé, Marione de Alburqueque Moreira (Marione Moreira), Tiago da Costa de Araújo (Tiago Araújo)</t>
   </si>
   <si>
-    <t>https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1201/mocao_de_pesar_no17-2023.pdf</t>
+    <t>http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1201/mocao_de_pesar_no17-2023.pdf</t>
   </si>
   <si>
     <t>Apresento a esta Casa Legislativa a seguinte moção de Pesar a ser encaminhada aos familiares do Jovem José Pedro da França Júnior.</t>
   </si>
   <si>
     <t>1234</t>
   </si>
   <si>
-    <t>https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1234/mocao_de_pesar_no18-2023.pdf</t>
+    <t>http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1234/mocao_de_pesar_no18-2023.pdf</t>
   </si>
   <si>
     <t>Apresento a V.Exa., nos termos do Regimento Interno, a presente Moção de Pesar, pelo falecimento da Senhora Dacimar dos Santos.</t>
   </si>
   <si>
     <t>1236</t>
   </si>
   <si>
     <t>Álisson de Barão, Carlos César F. de Melo (César de Augustinho), Patrícia Maria de Lima Silva (Patrícia Lima)</t>
   </si>
   <si>
-    <t>https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1236/mocao_de_pesar_no19-2023.pdf</t>
+    <t>http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1236/mocao_de_pesar_no19-2023.pdf</t>
   </si>
   <si>
     <t>Apresento a V. Exa., nos termos do Regimento Interno, a presente Moção de Pesar, pelo falecimento do Senhor Francisco Alves Pereira.</t>
   </si>
   <si>
     <t>1237</t>
   </si>
   <si>
     <t>Anne Gabriela Moreira de Souza Melo (Gabi Melo), Carlos César F. de Melo (César de Augustinho), Maria de Fátima</t>
   </si>
   <si>
-    <t>https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1237/mocao_de_pesar_no20-2023.pdf</t>
+    <t>http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1237/mocao_de_pesar_no20-2023.pdf</t>
   </si>
   <si>
     <t>Apresento a V.Exa., nos termos do Regimento Interno, a presente Moção de Pesar, pelo falecimento do Senhor João Xavier do Nascimento.</t>
   </si>
   <si>
     <t>1238</t>
   </si>
   <si>
-    <t>https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1238/mocao_de_pesar_no21-2023.pdf</t>
+    <t>http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1238/mocao_de_pesar_no21-2023.pdf</t>
   </si>
   <si>
     <t>Apresento a V.Exa., nos termos do Regimento Interno, a presente Moção de Pesar, pelo falecimento do Senhor Jaime Vitorino.</t>
   </si>
   <si>
     <t>1255</t>
   </si>
   <si>
     <t>Marione de Alburqueque Moreira (Marione Moreira), Mateus Catolé</t>
   </si>
   <si>
-    <t>https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1255/mocao_de_pesar_no22-2023.pdf</t>
+    <t>http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1255/mocao_de_pesar_no22-2023.pdf</t>
   </si>
   <si>
     <t>Apresento a V.Exa., nos termos do Regimento Interno, a presente Moção de Pesar, pelo falecimento do Senhor Pedro Corcino de Araújo.</t>
   </si>
   <si>
     <t>1256</t>
   </si>
   <si>
-    <t>https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1256/mocao_de_pesar_no23-2023.pdf</t>
+    <t>http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1256/mocao_de_pesar_no23-2023.pdf</t>
   </si>
   <si>
     <t>Apresento a V.Exa., nos termos do Regimento Interno, a presente Moção de Pesar, pelo falecimento do Senhor Otávio Lopes da Silva</t>
   </si>
   <si>
     <t>1257</t>
   </si>
   <si>
     <t>Marione de Alburqueque Moreira (Marione Moreira), Álisson de Barão</t>
   </si>
   <si>
-    <t>https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1257/mocao_de_pesar_no24-2023.pdf</t>
+    <t>http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1257/mocao_de_pesar_no24-2023.pdf</t>
   </si>
   <si>
     <t>Apresento a V.Exa., nos termos do Regimento Interno, a presente Moção de Pesar, pelo falecimento do Senhor Paulo Luiz de Santana</t>
   </si>
   <si>
     <t>1258</t>
   </si>
   <si>
-    <t>https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1258/mocao_de_pesar_no25-2023.pdf</t>
+    <t>http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1258/mocao_de_pesar_no25-2023.pdf</t>
   </si>
   <si>
     <t>Apresento a V.Exa., nos termos do Regimento Interno, a presente Moção de Pesar, pelo falecimento do Jovem Tiago Góis</t>
   </si>
   <si>
     <t>1259</t>
   </si>
   <si>
-    <t>https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1259/mocao_de_pesar_no26-2023.pdf</t>
+    <t>http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1259/mocao_de_pesar_no26-2023.pdf</t>
   </si>
   <si>
     <t>Apresento a V.Exa., nos termos do Regimento Interno, a presente Moção de Pesar, pelo falecimento da senhora Ciliude Maria Costa Barbosa.</t>
   </si>
   <si>
     <t>1260</t>
   </si>
   <si>
     <t>Mateus Catolé, Carlos César F. de Melo (César de Augustinho), Maria de Fátima, Victor Guerra</t>
   </si>
   <si>
-    <t>https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1260/mocao_de_pesar_no27-2023.pdf</t>
+    <t>http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1260/mocao_de_pesar_no27-2023.pdf</t>
   </si>
   <si>
     <t>Apresento a V.Exa., nos termos do Regimento Interno, a presente Moção de Pesar, pelo falecimento do senhor Geraldo Pegado da Silva.</t>
   </si>
   <si>
     <t>1261</t>
   </si>
   <si>
-    <t>https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1261/mocao_de_pesar_no28-2023.pdf</t>
+    <t>http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1261/mocao_de_pesar_no28-2023.pdf</t>
   </si>
   <si>
     <t>Apresento a V.Exa., nos termos do Regimento Interno, a presente Moção de Pesar, pelo falecimento do senhor José Manoel Filho.</t>
   </si>
   <si>
     <t>1275</t>
   </si>
   <si>
     <t>Álisson de Barão, Aluísio Soares de Sena (Aluísio Sena), Anne Gabriela Moreira de Souza Melo (Gabi Melo), Carlos César F. de Melo (César de Augustinho), Gelson Vitor, Juninho Salú, Manga Rosa, Maria de Fátima, Marione de Alburqueque Moreira (Marione Moreira), Mateus Catolé, Patrícia Maria de Lima Silva (Patrícia Lima), Tiago da Costa de Araújo (Tiago Araújo), Victor Guerra</t>
   </si>
   <si>
-    <t>https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1275/mocao_de_pesar_no29-2023.pdf</t>
+    <t>http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1275/mocao_de_pesar_no29-2023.pdf</t>
   </si>
   <si>
     <t>Apresento a V.Exa., nos termos do Regimento Interno, a presente Moção de Pesar, pelo falecimento do Senhor José Batista Sobrinho, conhecido popularmente como (Zé Sanfoneiro).</t>
   </si>
   <si>
     <t>1276</t>
   </si>
   <si>
     <t>Apresento a V.Exa., nos termos do Regimento Interno, a presente Moção de Pesar manifestando solidariedade à família pelo falecimento da senhora Maria da Paixão Dantas Lima, conhecida como “Dona Preta”.</t>
   </si>
   <si>
     <t>1277</t>
   </si>
   <si>
-    <t>https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1277/mocao_de_pesar_no31-2023.pdf</t>
+    <t>http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1277/mocao_de_pesar_no31-2023.pdf</t>
   </si>
   <si>
     <t>Apresento a V.Exa., nos termos do Regimento Interno, a presente Moção de Pesar, pelo falecimento do senhor Antônio Francisco de Santana.</t>
   </si>
   <si>
     <t>1278</t>
   </si>
   <si>
     <t>Carlos César F. de Melo (César de Augustinho), Álisson de Barão, Mateus Catolé</t>
   </si>
   <si>
-    <t>https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1278/mocao_de_pesar_no32-2023.pdf</t>
+    <t>http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1278/mocao_de_pesar_no32-2023.pdf</t>
   </si>
   <si>
     <t>Apresento a V.Exa., nos termos do Regimento Interno, a presente Moção de Pesar, pelo falecimento do senhor Cleber Henrique Moreira.</t>
   </si>
   <si>
     <t>1286</t>
   </si>
   <si>
     <t>Manga Rosa, Carlos César F. de Melo (César de Augustinho), Marione de Alburqueque Moreira (Marione Moreira), Mateus Catolé</t>
   </si>
   <si>
-    <t>https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1286/mocao_de_pesar_no33-2023.pdf</t>
+    <t>http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1286/mocao_de_pesar_no33-2023.pdf</t>
   </si>
   <si>
     <t>Apresento a V.Exa., nos termos do Regimento Interno, a presente Moção de Pesar, pelo falecimento da Senhora Hilda Ferreira da Silva.</t>
   </si>
   <si>
     <t>1287</t>
   </si>
   <si>
     <t>Manga Rosa, Carlos César F. de Melo (César de Augustinho)</t>
   </si>
   <si>
-    <t>https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1287/mocao_de_pesar_no34-2023.pdf</t>
+    <t>http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1287/mocao_de_pesar_no34-2023.pdf</t>
   </si>
   <si>
     <t>Apresento a V.Exa., nos termos do Regimento Interno, a presente Moção de Pesar, pelo falecimento da Senhora Jeanette Viana Ribeiro.</t>
   </si>
   <si>
     <t>1340</t>
   </si>
   <si>
-    <t>https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1340/mocao_de_pesar_no35-2023.pdf</t>
+    <t>http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1340/mocao_de_pesar_no35-2023.pdf</t>
   </si>
   <si>
     <t>Apresento nos termos do Regimento Interno, a presente Moção de Pesar, pelo falecimento da Senhora Naide Bernardo da Costa, a Câmara Municipal de Nova Cruz, manifesta as suas condolências.</t>
   </si>
   <si>
     <t>1342</t>
   </si>
   <si>
-    <t>https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1342/mocao_de_pesar_no36-2023.pdf</t>
+    <t>http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1342/mocao_de_pesar_no36-2023.pdf</t>
   </si>
   <si>
     <t>Apresento nos termos do Regimento Interno, a presente Moção de Pesar, pelo falecimento do jovem Leandro Lins de Oliveira, a Câmara Municipal de Nova Cruz, manifesta as suas condolências.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -4788,67 +4788,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/930/pl-_01.2023-_aluisio.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/931/pl-_02.2023-_mateus.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novacruz.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/994/pl-_04.2023_-_gabriela.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/995/pl-_05.2023_-_gabriela.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/996/pl-_06.2023_-_gabriela.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1013/pl-_07.2023_-_marione.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1017/pl-_08.2023_-_juninho.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1018/pl-_09.2023-_marione.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1071/pl-_10.2023-_marione.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1119/pl-_11.2023-_gelson.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1128/pl._12.2023-_gabriela.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1129/pl._13.2023-_gabriela.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novacruz.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novacruz.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novacruz.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novacruz.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novacruz.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novacruz.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novacruz.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novacruz.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novacruz.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novacruz.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novacruz.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/928/projeto_de_lei_no_01_executivo_-_2023.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/929/projeto_de_lei_no_02_executivo-_2023.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/948/projeto_de_lei_no_03_executivo_-_2023.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/992/projeto_de_lei_no_04_executivo_-_2023.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1130/projeto_de_lei_no_05_executivo_-_2023.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1160/projeto_de_lei_no_06_executivo_-_2023.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novacruz.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novacruz.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novacruz.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novacruz.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novacruz.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novacruz.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novacruz.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novacruz.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novacruz.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novacruz.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novacruz.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1296/projeto_de_decreto_legislativo_no2-2023.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1297/projeto_de_decreto_legislativo_no3-2023.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1298/projeto_de_decreto_legislativo_no4-2023.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1299/projeto_de_decreto_legislativo_no5-2023.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1300/projeto_de_decreto_legislativo_no6-2023.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1301/projeto_de_decreto_legislativo_no7-2023.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1302/projeto_de_decreto_legislativo_no8-2023.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1303/projeto_de_decreto_legislativo_no9-2023.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1304/projeto_de_decreto_legislativo_no10-2023.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novacruz.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novacruz.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novacruz.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novacruz.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novacruz.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novacruz.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novacruz.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novacruz.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novacruz.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novacruz.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novacruz.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novacruz.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novacruz.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novacruz.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novacruz.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novacruz.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novacruz.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novacruz.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novacruz.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novacruz.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novacruz.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/932/requerimento_no_01_-_2023.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/934/requerimento_no_02_-_2023.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/935/requerimento_no_03_-_2023.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/936/requerimento_no_04_-_2023.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/937/requerimento_no_05_-_2023.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/938/requerimento_no_06_-_2023.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/939/requerimento_no_07_-_2023.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/940/requerimento_no_08_-_2023.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/941/requerimento_no_09_-_2023.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/942/requerimento_no_10_-_2023.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/943/requerimento_no_11_-_2023.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/944/requerimento_no_12_-_2023.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/951/requerimento_no_13_-_2023.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/952/requerimento_no_14_-_2023.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/953/requerimento_no_15_-_2023.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/954/requerimento_no_16_-_2023.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/955/requerimento_no_17_-_2023.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/956/requerimento_no_18_-_2023.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/957/requerimento_no_19_-_2023.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/958/requerimento_no_20_-_2023.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/959/requerimento_no_21_-_2023.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/960/requerimento_no_22_-_2023_reprovado.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/961/requerimento_no_23_-_2023.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/962/requerimento_no_24_-_2023.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/963/requerimento_no_25_-_2023_reprovado.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novacruz.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/965/requerimento_no_27_-_2023.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/972/requerimento_no_28_-_2023.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/973/requerimento_no_29_-_2023.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/974/requerimento_no_30-_2023.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/975/requerimento_no_31_-_2023.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/976/requerimento_no_32_-_2023.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/977/requerimento_no_33_-_2023.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/978/requerimento_no_34-_2023.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/979/requerimento_no_35_-_2023_reprovado.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/980/requerimento_no_36-_2023.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/981/requerimento_no_37_-_2023_reprovado.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/982/requerimento_no_38_-_2023.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/983/requerimento_no_39_-_2023.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/984/requerimento_no_40_-_2023.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/985/requerimento_no_41_-_2023.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/986/requerimento_no_42-_2023.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/987/requerimento_no_43-_2023.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/988/requerimento_no_44_-_2023.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/989/requerimento_no_45_-_2023.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/997/requerimento_no_46_-_2023.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/998/requerimento_no_47_-_2023.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/999/requerimento_no_48_-_2023.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1000/requerimento_no_49_-_2023.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1001/requerimento_no_50_-_2023.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1002/requerimento_no_51_-_2023.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1003/requerimento_no_52_-_2023.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1004/requerimento_no_53_-_2023.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1005/requerimento_no_54-_2023.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1006/requerimento_no_55_-_2023.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1007/requerimento_no_56_-_2023.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1008/requerimento_no_57-_2023.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1009/requerimento_no_58_-_2023.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1010/requerimento_no_59_-_2022.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1015/requerimento_no_60_-_2023.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1016/requerimento_no_61_-_2023.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1021/requerimento_no_62_-_2023.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1022/requerimento_no_63_-_2023.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1023/requerimento_no_64_-_2023.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1024/requerimento_no_65_-_2023.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1025/requerimento_no_66_-_2023.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1026/requerimento_no_67_-_2023.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1027/requerimento_no_68_-_2023.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1028/requerimento_no_69_-_2023.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1029/requerimento_no_70_-_2023.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1030/requerimento_no_71_-_2023.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1031/requerimento_no_72_-_2023.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1032/requerimento_no_73_-_2023.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1033/requerimento_no_74_-_2023.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1034/requerimento_no_75_-_2023.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1035/requerimento_no_76_-_2023.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1036/requerimento_no_77_-_2023.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1037/requerimento_no_78_-_2023.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1046/requerimento_no_79_-_2023.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1047/requerimento_no_80_-_2023.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1048/requerimento_no_81_-_2023.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1049/requerimento_no_82_-_2023_retirado_de_pauta.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1055/requerimento_no_83_-_2023_reprovado.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1056/requerimento_no_84_-_2023.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1057/requerimento_no_85_-_2023.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1058/requerimento_no_86_-_2023.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1059/requerimento_no_87_-_2023.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1060/requerimento_no_88_-_2023.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1061/requerimento_no_89_-_2023.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1062/requerimento_no_90_-_2023.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1063/requerimento_no_91_-_2023.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1064/requerimento_no_92_-_2023.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1065/requerimento_no_93_-_2023.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1066/requerimento_no_94_-_2023.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1067/requerimento_no_95_-_2023.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1068/requerimento_no_96_-_2023.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1069/requerimento_no_97_-_2023.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1070/requerimento_no_98_-_2023.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1072/requerimento_no_99_-_2023.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1073/requerimento_no_100_-_2023.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1074/requerimento_no_101_-_2023.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1075/requerimento_no_102_-_2023.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1076/requerimento_no_103-_2023.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1077/requerimento_no_104_-_2023.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1078/requerimento_no_105_-_2023.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1079/requerimento_no_106_-_2023.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1080/requerimento_no_107_-_2023.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1081/requerimento_no_108_-_2023.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1082/requerimento_no_109_-_2023.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1083/requerimento_no_110_-_2023.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1084/requerimento_no_111_-_2023.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1085/requerimento_no_112_-_2023.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1086/requerimento_no_113_-_2023.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1087/requerimento_no_114_-_2023.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1088/requerimento_no_115_-_2023.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1094/requerimento_no_116_-_2023.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1095/requerimento_no_117_-_2023.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1096/requerimento_no_118_-_2023.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1097/requerimento_no_119_-_2023.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1098/requerimento_no_120_-_2023.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1099/requerimento_no_121_-_2023.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1100/requerimento_no_122_-_2023.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1106/requerimento_no_123-_2023.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1107/requerimento_no_124-_2023.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1108/requerimento_no_125_-_2023.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1109/requerimento_no_126_-_2023.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1110/requerimento_no_127-_2023.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1111/requerimento_no_128-_2023.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1112/requerimento_no_129_-_2023.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1113/requerimento_no_130-_2023.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1114/requerimento_no_131_-_2023.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1115/requerimento_no_132_-_2023.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1116/requerimento_no_133_-_2023.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1117/requerimento_no_134-_2023.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1120/requerimento_no_135_-_2023.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1121/requerimento_no_136_-_2023.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1122/requerimento_no_137-_2023.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1123/requerimento_no_138-_2023.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1124/requerimento_no_139-_2023.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1136/requerimento_no_140_-_2023.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1137/requerimento_no_141_-_2023.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1138/requerimento_no_142_-_2023.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1139/requerimento_no_143_-_2023.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1140/requerimento_no_144_-_2023.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1141/requerimento_no_145_-_2023.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1142/requerimento_no_146_-_2023.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1143/requerimento_no_147_-_2023.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1144/requerimento_no_148_-_2023.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1145/requerimento_no_149_-_2023.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1146/requerimento_no_150_-_2023.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1147/requerimento_no_151_-_2023.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1148/requerimento_no_152_-__2023.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1149/requerimento_no_153_-_2023.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1150/requerimento_no_154_-_2023.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1151/requerimento_no_155_-_2023.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1152/requerimento_no_156_-_2023.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1153/requerimento_no_157_-_2023.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1154/requerimento_no_158_-_2023.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1155/requerimento_no_159_-_2023.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1156/requerimento_no_160_-_2023.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1157/requerimento_no_161-__2023.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1158/requerimento_no_162-__2023.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1159/requerimento_no_163_-_2023.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1168/requerimento_no_164_-_2023.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1169/requerimento_no_165_-_2023.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1171/requerimento_no_166_-_2023.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1172/requerimento_no_167_-_2023.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1173/requerimento_no_168_-_2023.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1174/requerimento_no_169_-_2023.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1175/requerimento_no_170_-_2023.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1176/requerimento_no_171_-_2023.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1177/requerimento_no_172_-_2023.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1178/requerimento_no_173_-_2023.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1179/requerimento_no_174_-_2023.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1180/requerimento_no_175_-_2023.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1184/requerimento_no_176_-_2023.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1185/requerimento_no_177_-_2023.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1186/requerimento_no_178_-_2023.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1187/requerimento_no_179_-_2023.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1188/requerimento_no_180_-_2023.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1189/requerimento_no_181_-_2023.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1190/requerimento_no_182_-_2023.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1191/requerimento_no_183_-_2023.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1192/requerimento_no_184_-_2023.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1193/requerimento_no_185-_2023.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1194/requerimento_no_186-_2023.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1195/requerimento_no_187_-_2023.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1202/requerimento_no_188_-_2023.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1203/requerimento_no_189_-_2023.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1204/requerimento_no_190_-_2023.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1205/requerimento_no_191_-_2023.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1206/requerimento_no_192_-_2023.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1207/requerimento_no_193_-_2023.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1208/requerimento_no_194_-_2023.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1209/requerimento_no_195_-_2023.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1210/requerimento_no_196_-_2023.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1211/requerimento_no_197_-_2023.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1212/requerimento_no_198_-_2023.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1213/requerimento_no_199_-_2023.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novacruz.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1216/requerimento_no_201_-_2023.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1217/requerimento_no_202_-_2023.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1218/requerimento_no_203_-_2023.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1219/requerimento_no_204_-_2023.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1274/requerimento_no_205_-_2023.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/950/indicacao_01_-_2023.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/990/indicacao_02_-_2023.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1011/indicacao_03_-_2023.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1012/indicacao_04_-_2023.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1014/indicacao_05_-_2023.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1038/indicacao_06_-_2023.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1089/indicacao_07_-_2023.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1101/indicacao_08_-_2023.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1102/indicacao_09_-_2023.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1118/indicacao_10-_2023.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1215/indicacao_no_11_-_2023.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1220/indicacao_no_12_-_2023.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1221/indicacao_no_13_-_2023.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1222/indicacao_no_14_-_2023.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1223/indicacao_no_15_-_2023.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1224/indicacao_no_16_-_2023.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1225/indicacao_no_17_-_2023.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1226/indicacao_no_18_-_2023.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1227/indicacao_no_19_-_2023.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1228/indicacao_no_20_-_2023.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1229/indicacao_no_21-_2023.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1230/indicacao_no_22-_2023.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1231/indicacao_no_23-_2023.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1232/indicacao_no_24-_2023.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1233/indicacao_no_25_-_2023_.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1241/ata_da_26a_sessao_ordinaria_-_14_setembro_2023.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1242/indicacao_no_27_-_2023.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1243/indicacao_no_28_-_2023.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1244/indicacao_no_29_-_2023.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1245/indicacao_no_30-_2023.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1246/indicacao_no_31_-_2023.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1247/indicacao_no_32-_2023.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1248/indicacao_no_33-_2023.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1249/indicacao_no_34-_2023.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1250/indicacao_no_35-_2023.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1251/indicacao_no_36-_2023.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1254/indicacao_no_37_-_2023.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1264/indicacao_no_38_-_2023.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1265/indicacao_no_39_-_2023.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1266/indicacao_no_40_-_2023.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1267/indicacao_no_41_-_2023.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1268/indicacao_no_42_-_2023.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1269/indicacao_no_43_-_2023.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1271/indicacao_no_44_-_2023.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1272/indicacao_no_45_-_2023.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1273/indicacao_no_46_-_2023.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1279/indicacao_no_47_-_2023.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1280/indicacao_no_48-_2023.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1281/indicacao_no_49-_2023.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1282/indicacao_no_50_-_2023.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1283/indicacao_no_51-_2023.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1284/indicacao_no_52-_2023.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1285/indicacao_no_53-_2023.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1289/indicacao_no_54_-_2023.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1291/indicacao_no_55.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1292/indicacao_no_56.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1293/indicacao_no_57_.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1330/indicacao_no_58_-_2023_.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1331/indicacao_no_59_-_2023.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1332/indicacao_no_60_-_2023_.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1333/indicacao_no_61_-_2023_.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1334/indicacao_no_62_-_2023.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1335/indicacao_no_63_-_2023_.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/945/mocao_de_aplausos_no1-2023.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/949/mocao_de_aplausos_no2-2023.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/966/mocao_de_aplausos_no3-2023.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/968/mocao_de_aplausos_no4-2023.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/969/mocao_de_aplausos_no5-2023.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1039/mocao_de_aplausos_no_06_-_2023.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1041/mocao_de_aplausos_no7-2023.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1042/mocao_de_aplausos_no8-2023.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1043/mocao_de_aplausos_no9-2023.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1044/mocao_de_aplausos_no10-2023.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1045/mocao_de_aplausos_no9-2023.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1090/mocao_de_aplausos_no12-2023.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1091/mocao_de_aplausos_no13-2023.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1125/mocao_de_aplausos_no14-2023.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1126/mocao_de_aplausos_no15-2023.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1131/mocao_de_aplausos_no16-2023.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1132/mocao_de_aplausos_no17-2023.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1165/mocao_de_aplausos_no18-2023.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1166/mocao_de_aplausos_no19-2023.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1196/mocao_de_aplausos_no20-2023.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1197/mocao_de_aplausos_no21-2023.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1198/mocao_de_aplausos_no22-2023.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1235/mocao_de_aplausos_no23-2023.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1252/mocao_de_aplausos_no24-2023.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1253/mocao_de_aplausos_no25-2023.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1262/mocao_de_aplausos_no26-2023.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1341/mocao_de_aplausos_no27-2023.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1344/mocao_de_aplausos_no28-2023.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/946/mocao_de_pesar_no1-2023.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/947/mocao_de_pesar_no2-2023.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/967/mocao_de_pesar_no3-2023.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/970/mocao_de_pesar_no4-2023.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/971/mocao_de_pesar_no5-2023.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/991/mocao_de_pesar_no6-2023.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1040/mocao_de_pesar_no7-2023.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1103/mocao_de_pesar_no8-2023.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1127/mocao_de_pesar_no9-2023.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1133/mocao_de_pesar_no10-2023.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1134/mocao_de_pesar_no11-2023.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1135/mocao_de_pesar_no12-2023.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1164/mocao_de_pesar_no13-2023.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1167/mocao_de_pesar_no14-2023.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1199/mocao_de_pesar_no15-2023.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1200/mocao_de_pesar_no16-2023.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1201/mocao_de_pesar_no17-2023.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1234/mocao_de_pesar_no18-2023.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1236/mocao_de_pesar_no19-2023.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1237/mocao_de_pesar_no20-2023.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1238/mocao_de_pesar_no21-2023.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1255/mocao_de_pesar_no22-2023.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1256/mocao_de_pesar_no23-2023.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1257/mocao_de_pesar_no24-2023.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1258/mocao_de_pesar_no25-2023.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1259/mocao_de_pesar_no26-2023.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1260/mocao_de_pesar_no27-2023.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1261/mocao_de_pesar_no28-2023.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1275/mocao_de_pesar_no29-2023.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novacruz.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1277/mocao_de_pesar_no31-2023.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1278/mocao_de_pesar_no32-2023.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1286/mocao_de_pesar_no33-2023.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1287/mocao_de_pesar_no34-2023.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1340/mocao_de_pesar_no35-2023.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1342/mocao_de_pesar_no36-2023.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/930/pl-_01.2023-_aluisio.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/931/pl-_02.2023-_mateus.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/994/pl-_04.2023_-_gabriela.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/995/pl-_05.2023_-_gabriela.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/996/pl-_06.2023_-_gabriela.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1013/pl-_07.2023_-_marione.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1017/pl-_08.2023_-_juninho.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1018/pl-_09.2023-_marione.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1071/pl-_10.2023-_marione.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1119/pl-_11.2023-_gelson.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1128/pl._12.2023-_gabriela.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1129/pl._13.2023-_gabriela.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/928/projeto_de_lei_no_01_executivo_-_2023.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/929/projeto_de_lei_no_02_executivo-_2023.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/948/projeto_de_lei_no_03_executivo_-_2023.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/992/projeto_de_lei_no_04_executivo_-_2023.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1130/projeto_de_lei_no_05_executivo_-_2023.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1160/projeto_de_lei_no_06_executivo_-_2023.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1296/projeto_de_decreto_legislativo_no2-2023.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1297/projeto_de_decreto_legislativo_no3-2023.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1298/projeto_de_decreto_legislativo_no4-2023.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1299/projeto_de_decreto_legislativo_no5-2023.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1300/projeto_de_decreto_legislativo_no6-2023.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1301/projeto_de_decreto_legislativo_no7-2023.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1302/projeto_de_decreto_legislativo_no8-2023.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1303/projeto_de_decreto_legislativo_no9-2023.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1304/projeto_de_decreto_legislativo_no10-2023.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/932/requerimento_no_01_-_2023.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/934/requerimento_no_02_-_2023.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/935/requerimento_no_03_-_2023.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/936/requerimento_no_04_-_2023.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/937/requerimento_no_05_-_2023.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/938/requerimento_no_06_-_2023.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/939/requerimento_no_07_-_2023.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/940/requerimento_no_08_-_2023.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/941/requerimento_no_09_-_2023.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/942/requerimento_no_10_-_2023.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/943/requerimento_no_11_-_2023.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/944/requerimento_no_12_-_2023.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/951/requerimento_no_13_-_2023.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/952/requerimento_no_14_-_2023.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/953/requerimento_no_15_-_2023.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/954/requerimento_no_16_-_2023.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/955/requerimento_no_17_-_2023.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/956/requerimento_no_18_-_2023.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/957/requerimento_no_19_-_2023.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/958/requerimento_no_20_-_2023.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/959/requerimento_no_21_-_2023.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/960/requerimento_no_22_-_2023_reprovado.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/961/requerimento_no_23_-_2023.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/962/requerimento_no_24_-_2023.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/963/requerimento_no_25_-_2023_reprovado.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/965/requerimento_no_27_-_2023.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/972/requerimento_no_28_-_2023.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/973/requerimento_no_29_-_2023.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/974/requerimento_no_30-_2023.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/975/requerimento_no_31_-_2023.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/976/requerimento_no_32_-_2023.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/977/requerimento_no_33_-_2023.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/978/requerimento_no_34-_2023.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/979/requerimento_no_35_-_2023_reprovado.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/980/requerimento_no_36-_2023.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/981/requerimento_no_37_-_2023_reprovado.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/982/requerimento_no_38_-_2023.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/983/requerimento_no_39_-_2023.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/984/requerimento_no_40_-_2023.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/985/requerimento_no_41_-_2023.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/986/requerimento_no_42-_2023.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/987/requerimento_no_43-_2023.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/988/requerimento_no_44_-_2023.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/989/requerimento_no_45_-_2023.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/997/requerimento_no_46_-_2023.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/998/requerimento_no_47_-_2023.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/999/requerimento_no_48_-_2023.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1000/requerimento_no_49_-_2023.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1001/requerimento_no_50_-_2023.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1002/requerimento_no_51_-_2023.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1003/requerimento_no_52_-_2023.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1004/requerimento_no_53_-_2023.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1005/requerimento_no_54-_2023.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1006/requerimento_no_55_-_2023.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1007/requerimento_no_56_-_2023.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1008/requerimento_no_57-_2023.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1009/requerimento_no_58_-_2023.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1010/requerimento_no_59_-_2022.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1015/requerimento_no_60_-_2023.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1016/requerimento_no_61_-_2023.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1021/requerimento_no_62_-_2023.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1022/requerimento_no_63_-_2023.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1023/requerimento_no_64_-_2023.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1024/requerimento_no_65_-_2023.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1025/requerimento_no_66_-_2023.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1026/requerimento_no_67_-_2023.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1027/requerimento_no_68_-_2023.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1028/requerimento_no_69_-_2023.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1029/requerimento_no_70_-_2023.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1030/requerimento_no_71_-_2023.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1031/requerimento_no_72_-_2023.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1032/requerimento_no_73_-_2023.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1033/requerimento_no_74_-_2023.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1034/requerimento_no_75_-_2023.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1035/requerimento_no_76_-_2023.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1036/requerimento_no_77_-_2023.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1037/requerimento_no_78_-_2023.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1046/requerimento_no_79_-_2023.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1047/requerimento_no_80_-_2023.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1048/requerimento_no_81_-_2023.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1049/requerimento_no_82_-_2023_retirado_de_pauta.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1055/requerimento_no_83_-_2023_reprovado.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1056/requerimento_no_84_-_2023.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1057/requerimento_no_85_-_2023.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1058/requerimento_no_86_-_2023.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1059/requerimento_no_87_-_2023.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1060/requerimento_no_88_-_2023.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1061/requerimento_no_89_-_2023.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1062/requerimento_no_90_-_2023.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1063/requerimento_no_91_-_2023.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1064/requerimento_no_92_-_2023.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1065/requerimento_no_93_-_2023.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1066/requerimento_no_94_-_2023.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1067/requerimento_no_95_-_2023.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1068/requerimento_no_96_-_2023.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1069/requerimento_no_97_-_2023.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1070/requerimento_no_98_-_2023.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1072/requerimento_no_99_-_2023.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1073/requerimento_no_100_-_2023.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1074/requerimento_no_101_-_2023.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1075/requerimento_no_102_-_2023.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1076/requerimento_no_103-_2023.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1077/requerimento_no_104_-_2023.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1078/requerimento_no_105_-_2023.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1079/requerimento_no_106_-_2023.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1080/requerimento_no_107_-_2023.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1081/requerimento_no_108_-_2023.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1082/requerimento_no_109_-_2023.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1083/requerimento_no_110_-_2023.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1084/requerimento_no_111_-_2023.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1085/requerimento_no_112_-_2023.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1086/requerimento_no_113_-_2023.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1087/requerimento_no_114_-_2023.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1088/requerimento_no_115_-_2023.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1094/requerimento_no_116_-_2023.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1095/requerimento_no_117_-_2023.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1096/requerimento_no_118_-_2023.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1097/requerimento_no_119_-_2023.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1098/requerimento_no_120_-_2023.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1099/requerimento_no_121_-_2023.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1100/requerimento_no_122_-_2023.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1106/requerimento_no_123-_2023.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1107/requerimento_no_124-_2023.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1108/requerimento_no_125_-_2023.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1109/requerimento_no_126_-_2023.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1110/requerimento_no_127-_2023.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1111/requerimento_no_128-_2023.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1112/requerimento_no_129_-_2023.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1113/requerimento_no_130-_2023.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1114/requerimento_no_131_-_2023.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1115/requerimento_no_132_-_2023.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1116/requerimento_no_133_-_2023.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1117/requerimento_no_134-_2023.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1120/requerimento_no_135_-_2023.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1121/requerimento_no_136_-_2023.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1122/requerimento_no_137-_2023.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1123/requerimento_no_138-_2023.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1124/requerimento_no_139-_2023.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1136/requerimento_no_140_-_2023.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1137/requerimento_no_141_-_2023.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1138/requerimento_no_142_-_2023.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1139/requerimento_no_143_-_2023.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1140/requerimento_no_144_-_2023.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1141/requerimento_no_145_-_2023.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1142/requerimento_no_146_-_2023.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1143/requerimento_no_147_-_2023.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1144/requerimento_no_148_-_2023.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1145/requerimento_no_149_-_2023.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1146/requerimento_no_150_-_2023.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1147/requerimento_no_151_-_2023.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1148/requerimento_no_152_-__2023.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1149/requerimento_no_153_-_2023.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1150/requerimento_no_154_-_2023.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1151/requerimento_no_155_-_2023.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1152/requerimento_no_156_-_2023.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1153/requerimento_no_157_-_2023.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1154/requerimento_no_158_-_2023.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1155/requerimento_no_159_-_2023.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1156/requerimento_no_160_-_2023.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1157/requerimento_no_161-__2023.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1158/requerimento_no_162-__2023.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1159/requerimento_no_163_-_2023.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1168/requerimento_no_164_-_2023.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1169/requerimento_no_165_-_2023.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1171/requerimento_no_166_-_2023.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1172/requerimento_no_167_-_2023.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1173/requerimento_no_168_-_2023.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1174/requerimento_no_169_-_2023.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1175/requerimento_no_170_-_2023.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1176/requerimento_no_171_-_2023.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1177/requerimento_no_172_-_2023.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1178/requerimento_no_173_-_2023.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1179/requerimento_no_174_-_2023.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1180/requerimento_no_175_-_2023.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1184/requerimento_no_176_-_2023.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1185/requerimento_no_177_-_2023.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1186/requerimento_no_178_-_2023.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1187/requerimento_no_179_-_2023.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1188/requerimento_no_180_-_2023.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1189/requerimento_no_181_-_2023.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1190/requerimento_no_182_-_2023.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1191/requerimento_no_183_-_2023.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1192/requerimento_no_184_-_2023.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1193/requerimento_no_185-_2023.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1194/requerimento_no_186-_2023.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1195/requerimento_no_187_-_2023.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1202/requerimento_no_188_-_2023.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1203/requerimento_no_189_-_2023.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1204/requerimento_no_190_-_2023.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1205/requerimento_no_191_-_2023.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1206/requerimento_no_192_-_2023.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1207/requerimento_no_193_-_2023.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1208/requerimento_no_194_-_2023.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1209/requerimento_no_195_-_2023.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1210/requerimento_no_196_-_2023.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1211/requerimento_no_197_-_2023.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1212/requerimento_no_198_-_2023.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1213/requerimento_no_199_-_2023.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1216/requerimento_no_201_-_2023.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1217/requerimento_no_202_-_2023.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1218/requerimento_no_203_-_2023.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1219/requerimento_no_204_-_2023.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1274/requerimento_no_205_-_2023.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/950/indicacao_01_-_2023.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/990/indicacao_02_-_2023.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1011/indicacao_03_-_2023.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1012/indicacao_04_-_2023.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1014/indicacao_05_-_2023.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1038/indicacao_06_-_2023.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1089/indicacao_07_-_2023.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1101/indicacao_08_-_2023.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1102/indicacao_09_-_2023.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1118/indicacao_10-_2023.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1215/indicacao_no_11_-_2023.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1220/indicacao_no_12_-_2023.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1221/indicacao_no_13_-_2023.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1222/indicacao_no_14_-_2023.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1223/indicacao_no_15_-_2023.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1224/indicacao_no_16_-_2023.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1225/indicacao_no_17_-_2023.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1226/indicacao_no_18_-_2023.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1227/indicacao_no_19_-_2023.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1228/indicacao_no_20_-_2023.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1229/indicacao_no_21-_2023.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1230/indicacao_no_22-_2023.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1231/indicacao_no_23-_2023.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1232/indicacao_no_24-_2023.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1233/indicacao_no_25_-_2023_.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1241/ata_da_26a_sessao_ordinaria_-_14_setembro_2023.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1242/indicacao_no_27_-_2023.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1243/indicacao_no_28_-_2023.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1244/indicacao_no_29_-_2023.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1245/indicacao_no_30-_2023.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1246/indicacao_no_31_-_2023.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1247/indicacao_no_32-_2023.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1248/indicacao_no_33-_2023.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1249/indicacao_no_34-_2023.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1250/indicacao_no_35-_2023.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1251/indicacao_no_36-_2023.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1254/indicacao_no_37_-_2023.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1264/indicacao_no_38_-_2023.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1265/indicacao_no_39_-_2023.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1266/indicacao_no_40_-_2023.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1267/indicacao_no_41_-_2023.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1268/indicacao_no_42_-_2023.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1269/indicacao_no_43_-_2023.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1271/indicacao_no_44_-_2023.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1272/indicacao_no_45_-_2023.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1273/indicacao_no_46_-_2023.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1279/indicacao_no_47_-_2023.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1280/indicacao_no_48-_2023.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1281/indicacao_no_49-_2023.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1282/indicacao_no_50_-_2023.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1283/indicacao_no_51-_2023.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1284/indicacao_no_52-_2023.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1285/indicacao_no_53-_2023.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1289/indicacao_no_54_-_2023.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1291/indicacao_no_55.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1292/indicacao_no_56.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1293/indicacao_no_57_.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1330/indicacao_no_58_-_2023_.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1331/indicacao_no_59_-_2023.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1332/indicacao_no_60_-_2023_.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1333/indicacao_no_61_-_2023_.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1334/indicacao_no_62_-_2023.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1335/indicacao_no_63_-_2023_.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/945/mocao_de_aplausos_no1-2023.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/949/mocao_de_aplausos_no2-2023.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/966/mocao_de_aplausos_no3-2023.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/968/mocao_de_aplausos_no4-2023.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/969/mocao_de_aplausos_no5-2023.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1039/mocao_de_aplausos_no_06_-_2023.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1041/mocao_de_aplausos_no7-2023.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1042/mocao_de_aplausos_no8-2023.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1043/mocao_de_aplausos_no9-2023.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1044/mocao_de_aplausos_no10-2023.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1045/mocao_de_aplausos_no9-2023.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1090/mocao_de_aplausos_no12-2023.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1091/mocao_de_aplausos_no13-2023.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1125/mocao_de_aplausos_no14-2023.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1126/mocao_de_aplausos_no15-2023.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1131/mocao_de_aplausos_no16-2023.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1132/mocao_de_aplausos_no17-2023.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1165/mocao_de_aplausos_no18-2023.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1166/mocao_de_aplausos_no19-2023.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1196/mocao_de_aplausos_no20-2023.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1197/mocao_de_aplausos_no21-2023.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1198/mocao_de_aplausos_no22-2023.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1235/mocao_de_aplausos_no23-2023.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1252/mocao_de_aplausos_no24-2023.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1253/mocao_de_aplausos_no25-2023.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1262/mocao_de_aplausos_no26-2023.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1341/mocao_de_aplausos_no27-2023.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1344/mocao_de_aplausos_no28-2023.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/946/mocao_de_pesar_no1-2023.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/947/mocao_de_pesar_no2-2023.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/967/mocao_de_pesar_no3-2023.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/970/mocao_de_pesar_no4-2023.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/971/mocao_de_pesar_no5-2023.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/991/mocao_de_pesar_no6-2023.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1040/mocao_de_pesar_no7-2023.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1103/mocao_de_pesar_no8-2023.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1127/mocao_de_pesar_no9-2023.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1133/mocao_de_pesar_no10-2023.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1134/mocao_de_pesar_no11-2023.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1135/mocao_de_pesar_no12-2023.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1164/mocao_de_pesar_no13-2023.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1167/mocao_de_pesar_no14-2023.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1199/mocao_de_pesar_no15-2023.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1200/mocao_de_pesar_no16-2023.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1201/mocao_de_pesar_no17-2023.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1234/mocao_de_pesar_no18-2023.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1236/mocao_de_pesar_no19-2023.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1237/mocao_de_pesar_no20-2023.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1238/mocao_de_pesar_no21-2023.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1255/mocao_de_pesar_no22-2023.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1256/mocao_de_pesar_no23-2023.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1257/mocao_de_pesar_no24-2023.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1258/mocao_de_pesar_no25-2023.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1259/mocao_de_pesar_no26-2023.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1260/mocao_de_pesar_no27-2023.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1261/mocao_de_pesar_no28-2023.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1275/mocao_de_pesar_no29-2023.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1277/mocao_de_pesar_no31-2023.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1278/mocao_de_pesar_no32-2023.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1286/mocao_de_pesar_no33-2023.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1287/mocao_de_pesar_no34-2023.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1340/mocao_de_pesar_no35-2023.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/1342/mocao_de_pesar_no36-2023.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H404"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="255.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="121" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="120.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>